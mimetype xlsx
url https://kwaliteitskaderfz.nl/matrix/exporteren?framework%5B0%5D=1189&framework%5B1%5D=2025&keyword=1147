--- v0 (2025-12-20)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Toetsingskader WMO</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Rapportage</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. De organisatie stelt per kalenderjaar een kwaliteitsverslag op of integreert de verslaglegging over kwaliteit in een ander (reeds bestaand) kwaliteits- of jaarverslag.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2 Implementatietools en lerende community &lt;br /&gt;Om organisaties de tijd te geven dit kwaliteitskader goed in hun zorgproces te&lt;br /&gt;laten landen, zal het eerste jaar (1 juli 2024 &amp;ndash; 30 juni 2025) gebruikt worden voor een &lt;br /&gt;0-meting en een daarop aansluitend plan van aanpak ter verbetering. Dit legt de &lt;br /&gt;basis voor het kwaliteitsverslag het daaropvolgende jaar.&lt;/p&gt;
@@ -78,51 +78,51 @@
     <t>&lt;p&gt;7.1.2. D. Het kwaliteitsverslag is uiterlijk 31 mei van het volgende kalenderjaar gereed.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. E. Het kwaliteitsverslag wordt gepubliceerd, in ieder geval op de website van de organisatie. Hiermee is het kwaliteitsverslag toegankelijk voor iedereen en daarmee wordt in een transparante informatieverstrekking aan de maatschappij en andere stakeholders voorzien. Het kwaliteitsverslag blijft minimaal 5 jaar openbaar toegankelijk.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;De vorm en de manier waarop inzicht wordt gegeven is vrij te bepalen door de &lt;br /&gt;organisatie, tenzij hieronder anders is aangegeven in de vereisten. Het is ook &lt;br /&gt;mogelijk om het kwaliteitsverslag integraal te verwerken in een ander (reeds &lt;br /&gt;bestaand) kwaliteits- of jaarverslag van de organisatie. Pagina 27&lt;/p&gt;</t>
   </si>
   <si>
     <t>7.1.3. De organisatie levert indicatoren en gegevens aan volgens de geldende aanleververplichtingen. Het betreft onder andere (en alleen indien voor de setting van toepassing) de prestatieindicatoren zoals beschreven in de Gids prestatie-indicatoren forensische psychiatrie en de doelmatigheidsindicatoren voor de FPC’s zoals beschreven in de Handleiding bekostiging en verantwoording van DJI.</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. Rapportage en dossiervoering worden uitgevoerd conform de professionele standaard.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 3.9: Professional. De medewerkers. De organisatie zorgt voor de inzet van voldoende deskundige medewerkers voor het verzorgen van de woonzorg aan cli&amp;euml;nten, waarbij:&lt;/p&gt;
 &lt;p&gt;g) de professional adequaat rapporteert op de cli&amp;euml;ntdoelen in het elektronisch &lt;br /&gt;cli&amp;euml;ntendossier.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. B. De behandelaren/begeleiders rapporteren in het dossier van de pati&amp;euml;nt/cli&amp;euml;nt op de gestelde doelen in het behandelplan/begeleidingsplan.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -416,51 +416,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="2072.637" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="858.79" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -542,59 +542,50 @@
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>