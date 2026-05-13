--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Vakbekwaamheid</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.1. De professionals in de Forensische Zorg hebben een professionele grondhouding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;art. 33(art. 2.1.3-2c WMO) Artikel 33. Kwaliteitseisen maatschappelijke ondersteuning 1. Aanbieders zorgen voor een goede kwaliteit van voorzieningen, eisen met betrekking tot de deskundigheid van beroepskrachten daaronder begrepen, door: a. het afstemmen van voorzieningen op de persoonlijke situatie van de cli&amp;euml;nt; c. erop toe te zien dat beroepskrachten tijdens hun werkzaamheden in het kader van het leveren van voorzieningen handelen in overeenstemming met de professionele standaard; d. voor zover van toepassing, erop toe te zien dat de kwaliteit van de voorzieningen en de deskundigheid van beroepskrachten tenminste voldoen aan de voorwaarden om in aanmerking te komen voor de in de toepasselijke sector erkende keurmerken&lt;/p&gt;</t>
@@ -72,51 +72,51 @@
     <t>4.1.4. De professional houdt zich aan de professionele standaard, die bestaat uit vakinhoudelijke standaarden, beroepsethische normen en veldnormen.</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.4. A. De professional houdt zich aan vakinhoudelijke standaarden, zoals methodieken, gevalideerde instrumenten en richtlijnen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 3.9: Professional. De medewerkers. De organisatie zorgt voor de inzet van voldoende deskundige medewerkers voor het verzorgen van de woonzorg aan cli&amp;euml;nten, waarbij:&lt;/p&gt;
 &lt;p&gt;d) de professional (methodische) kennis heeft om vakkundige herstelondersteunende zorg te kunnen leveren en zet deze kennis in om methodisch te werken. Afhankelijk van de rol en functie, gaat het hierbij ook &lt;br /&gt;om basiskennis van (risicovolle) onderwerpen, zoals vrijheidsbeperkende maatregelen, leefstijl, medicatie en palliatieve zorg.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.4. B. De professional houdt zich aan de voor zijn/haar beroep geldende beroepsethische normen, onder andere vastgelegd in de beroepscodes (o.a. NIP, BPSW, V&amp;amp;VN, NVvP) en verfijnd/ aangevuld in jurisprudentie vanuit het tuchtrecht.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 3.12: Professional - Borgen van de randvoorwaarden vanuit de organisatie&lt;br /&gt;- De organisatie heeft de randvoorwaarden op orde die ervoor zorgen dat &lt;br /&gt;professionals herstelondersteunende zorg kunnen leveren, waarbij:&lt;br /&gt;d) de basisverplichtingen geregeld zijn, zoals verplichte scholing, verklaring omtrent gedrag en &amp;ndash; indien van toepassing - benodigde herregistratie (bijv. BIG, registerplein, kwaliteitsregister V&amp;amp;VN etc.).&lt;/p&gt;</t>
   </si>
   <si>
     <t>4.1.4. C. De professional houdt zich aan de binnen de organisatie geldende gedragscodes en kwaliteitsdocumenten (zoals zorgprogrammering) die in de sector of branche ontwikkeld zijn.</t>
   </si>
   <si>
     <t>4.1.5. De professionals die werkzaam zijn binnen de Forensische Zorg zijn bevoegd en vakbekwaam.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -410,51 +410,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="610.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="877.643" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="539.011" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -525,59 +525,50 @@
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>