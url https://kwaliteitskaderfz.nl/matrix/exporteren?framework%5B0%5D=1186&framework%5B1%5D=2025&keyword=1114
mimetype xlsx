--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Autonomie cliënt</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1. C. De pati&amp;euml;nt/cli&amp;euml;nt heeft (naar vermogen en rekening houdend met eventuele (verstandelijke) beperkingen) een actieve inbreng en eigen verantwoordelijkheid bij het opstellen en uitvoeren van het behandelplan/begeleidingsplan en het behalen van afgesproken doelen. De organisatie stimuleert dit, onder andere door pati&amp;euml;nt/cli&amp;euml;nt goed te informeren.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1. E. De autonomie van de pati&amp;euml;nt/cli&amp;euml;nt wordt zo lang mogelijk en zo goed mogelijk gewaarborgd. Onvrijwillige zorg wordt zo min mogelijk ingezet. Wanneer wel nodig, dan wordt inzet van onvrijwillige zorg multidisciplinair afgewogen op doelmatigheid, proportionaliteit, subsidiariteit en veiligheid.&lt;/p&gt;</t>
@@ -61,51 +61,51 @@
 &lt;p&gt;b) het benutten en activeren van de eigen regie, kracht en autonomie van de cli&amp;euml;nt het uitgangspunt is&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. E. De pati&amp;euml;nt/cli&amp;euml;nt heeft recht op inzage in zijn/haar eigen dossier. De hiervoor opgestelde procedures zijn vastgesteld.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 1: Cli&amp;euml;nten - De organisatie waarborgt dat voor elke cli&amp;euml;nt op maat een woonzorgplan is opgesteld. Het woonzorgplan is een middel voor zorgprofessionals en cli&amp;euml;nten om goed in gesprek te blijven, waarbij:&lt;/p&gt;
 &lt;p&gt;a) cli&amp;euml;nten actief betrokken zijn en hun wens zoveel mogelijk leidend is. Een accurate beeldvorming van (ook het verleden en de levensloop van) de cli&amp;euml;nt is hier onderdeel van, waarbij wensen, krachten, dromen en onvervulde behoeften op alle leefgebieden in kaart worden gebracht. Hierbij is aandacht &lt;br /&gt;voor de levensfase (bijvoorbeeld bij jongvolwassenen of ouderen).&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.1.1. C. De patiënt/cliënt heeft (naar vermogen en rekening houdend met eventuele (verstandelijke) beperkingen) een actieve inbreng en eigen verantwoordelijkheid bij het opstellen en uitvoeren van het behandelplan/begeleidingsplan en het behalen van afgesproken doelen. De organisatie stimuleert dit, onder andere door patiënt/cliënt goed te informeren.</t>
   </si>
   <si>
     <t>3.1.1. E. De autonomie van de patiënt/cliënt wordt zo lang mogelijk en zo goed mogelijk gewaarborgd. Onvrijwillige zorg wordt zo min mogelijk ingezet. Wanneer wel nodig, dan wordt inzet van onvrijwillige zorg multidisciplinair afgewogen op doelmatigheid, proportionaliteit, subsidiariteit en veiligheid.</t>
   </si>
   <si>
     <t>3.1.4. C. De organisatie heeft afspraken vastgelegd over wie onder welke voorwaarden inzage heeft in het dossier van de patiënt/cliënt en onder welke voorwaarden het dossier gedeeld mag worden (zowel intern als extern).</t>
   </si>
   <si>
     <t>3.1.4. E. De patiënt/cliënt heeft recht op inzage in zijn/haar eigen dossier. De hiervoor opgestelde procedures zijn vastgesteld.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -399,51 +399,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="450.604" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="460.031" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -513,59 +513,50 @@
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>