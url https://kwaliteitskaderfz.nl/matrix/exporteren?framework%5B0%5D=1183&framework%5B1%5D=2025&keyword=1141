--- v1 (2025-12-20)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Professionele verplichtingen</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.5. D. Professionals bewaken de grenzen van hun vakbekwaamheid. Wanneer die grens bereikt is, zorgen ze dat ze nauw samenwerken met een voor de handeling/taak bekwame collega/partner.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.1. A. Professionals gaan respectvol om met pati&amp;euml;nten/cli&amp;euml;nten, zowel in verbale als non-verbale communicatie.&lt;/p&gt;</t>
@@ -67,51 +67,51 @@
   </si>
   <si>
     <t>&lt;p&gt;3.2 Zowel de begeleiders met een zorgopleiding als de begeleiders met een andere opleiding, zijn in staat om op professionele wijze zorg en ondersteuning te bieden. Het zijn beide professionals met een houding die zich kenmerkt door: &amp;bull; Professionals dragen verantwoordelijkheid en maken bewuste keuzes. &amp;bull; Professionals blijven zichzelf ontwikkelen en reflecteren op eigen handelen. &amp;bull; Professionals kennen hun positie in het zorgveld; zij zijn zich bewust van hun grenzen en schakelen aanvullend daarop tijdig (externe) deskundigen in en dragen actief bij aan een goede samenwerking tussen betrokken partijen. &amp;bull; Professionals zijn op de hoogte van wetten, regels en beroepsnormen en toetsen hun handelen en keuzes daaraan. &amp;bull; Professionals kennen de kracht van de zorglandbouw en werken vanuit de principes die hieraan ten grondslag liggen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 3.9: Professional. De medewerkers. De organisatie zorgt voor de inzet van voldoende deskundige medewerkers voor het verzorgen van de woonzorg aan cli&amp;euml;nten, waarbij:&lt;/p&gt;
 &lt;p&gt;h) de professional een lerende houding heeft en in staat is om te refecteren op &lt;br /&gt;diens eigen normen, waarden en handelen.&lt;/p&gt;
 &lt;p&gt;Pijler 3.11: Professional - inzetten van Ervaringsdeskundigheid: De organisatie zet ervaringsdeskundigheid in voor de woonzorg aan cli&amp;euml;nten, waarbij:&lt;br /&gt;b) voor professionals die dagelijks herstelondersteunende zorg leveren, maar &lt;br /&gt;zelf geen ervaringsdeskundige zijn, is het van belang dat zij weten hoe zij eventuele persoonlijke en gedeelde ervaringskennis benutten en hoe zij ervaringsdeskundigheid kunnen inzetten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.5. A. Professionals onderhouden hun vakkennis (bijvoorbeeld met behulp van het Forensisch Vakmanschap) passend bij hun functie, competenties en leerdoelen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>4.1.5. B. De professionals, voor wie dat van toepassing is, staan ingeschreven in het kwaliteitsregister van hun beroepsgroep, houden accreditatiepunten bij indien vereist vanuit hun titel en hebben indien van toepassing een geldige BIG-registratie.</t>
   </si>
   <si>
     <t>4.1.5. D. Professionals bewaken de grenzen van hun vakbekwaamheid. Wanneer die grens bereikt is, zorgen ze dat ze nauw samenwerken met een voor de handeling/taak bekwame collega/partner.</t>
   </si>
   <si>
     <t>4.1.5. E. Professionals zijn in beginsel verantwoordelijk voor hun eigen handelen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -405,51 +405,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="347.915" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1027.463" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -506,59 +506,50 @@
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>