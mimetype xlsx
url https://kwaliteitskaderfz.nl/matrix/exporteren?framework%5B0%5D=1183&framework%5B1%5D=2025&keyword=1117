--- v1 (2025-12-20)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Externe communicatie en samenwerking</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. De organisatie werkt samen met andere organisaties binnen en buiten de Forensische Zorg om continu&amp;iuml;teit van zorg te realiseren.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 1: Cli&amp;euml;nten - De organisatie waarborgt dat voor elke cli&amp;euml;nt op maat een woonzorgplan is opgesteld. Het woonzorgplan is een middel voor zorgprofessionals en cli&amp;euml;nten om goed in gesprek te blijven, waarbij:&lt;/p&gt;
@@ -77,51 +77,51 @@
     <t>6.1.2. De organisatie is onderdeel van een lerend netwerk met andere organisaties, die onderdeel zijn van de forensische keten.</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.2. A. De organisatie sluit aan op reeds binnen de sector ontwikkelde (lerende) netwerken en expertisenetwerken (peer reviews) en/of werken actief en aantoonbaar toe naar deelname en/ of cre&amp;euml;ren zelf een lerend netwerk met andere organisaties binnen de forensische keten.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;7.1.2. B. De organisatie bespreekt het kwaliteitsverslag breed binnen de organisatie en buitende de organisatie in het lerend netwerk. Doel hiervan is dat organisaties een cyclus in gaan waarin continu reflecteren, leren en verbeteren centraal staat. Op deze wijze wordt de lerende dialoog tussen de verschillende belanghebbenden binnen de organisatie en tussen de organisaties gevoed.&lt;/p&gt;</t>
   </si>
   <si>
     <t>6.1.2. B. De organisatie wisselt periodiek ervaringen uit met de netwerkpartners met als doel om te leren en te ontwikkelen. Transparantie, het delen van informatie, en het elkaar ondersteunen bij moeilijke casussen, stimuleert in gezamenlijkheid leren om zo de gehele sector naar een hoger kwaliteitsniveau te brengen.</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.3. B. De organisatie heeft beleid over samenwerking met maatschappelijke organisaties, zoals: gemeente(n), politie, woningbouwverenigingen, schuldhulpverlening, werkgevers, maatschappelijke opvang organisaties, sportverenigingen, buurtverenigingen, geloofsgemeenschappen, et cetera.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 4.15: De organisatie vormt een brug tussen de cli&amp;euml;nt en de samenleving, door;&lt;br /&gt;a) het geven van voorlichting.&lt;br /&gt;b) het verkleinen van stigmatisering.&lt;br /&gt;c) toegankelijk te zijn voor het gesprek, klachten en vroegsignalering van &lt;br /&gt;problemen.&lt;br /&gt;d) een goede balans te vinden tussen autonomie en de veiligheid van de &lt;br /&gt;cli&amp;euml;nt en de veiligheid van de samenleving.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.3.2 Daarnaast vindt er minimaal &amp;eacute;&amp;eacute;n keer per jaar een vorm van reflectie plaats met &amp;eacute;&amp;eacute;n of meer externe(n) op &amp;eacute;&amp;eacute;n of meer van bovengenoemde onderwerpen. Deze reflectie vindt gestructureerd/ methodisch plaats. Dit kan in de vorm van een bedrijfsbezoek door &amp;eacute;&amp;eacute;n of meer personen van buiten de boerderij, externe intervisie of een externe audit.&lt;/p&gt;</t>
   </si>
   <si>
     <t>4.3.2 Daarnaast vindt er minimaal één keer per jaar een vorm van reflectie plaats met één of meer externe(n) op één of meer van bovengenoemde onderwerpen. Deze reflectie vindt gestructureerd/ methodisch plaats. Dit kan in de vorm van een bedrijfsbezoek door één of meer personen van buiten de boerderij, externe intervisie of een externe audit.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -415,51 +415,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="463.458" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="481.168" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1357.811" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -564,59 +564,50 @@
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>