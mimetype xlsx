--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Toetsingskader WMO</t>
   </si>
   <si>
     <t>(mede) zeggenschap</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. D. De organisatie is een lerende organisatie, waarin ervaringen van pati&amp;euml;nten/cli&amp;euml;nten/naasten en professionals worden meegenomen in de analyse en het verbeteren van de uitvoering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 3: bouwsteen 2 Onderzoek naar de ervaringen van mensen met een beperking -De gehandicaptenzorg heeft een waaier met erkende cli&amp;euml;ntervaringsinstrumenten. In samenspraak met de cli&amp;euml;ntenraad kiezen zorgaanbieders uit deze waaier &amp;eacute;&amp;eacute;n of meerdere cli&amp;euml;ntervaringsinstrumenten die zij willen gebruiken om de ervaringen van mensen met een beperking te onderzoeken: instrumenten die passen bij de mensen aan wie zij zorg en ondersteuning verlenen. In de wet is vastgelegd dat de cli&amp;euml;ntenraad meedenkt over de kwaliteit binnen zorgorganisaties &amp;eacute;n advies geeft bij het tot stand komen van verbeteringen -De resultaten van het cli&amp;euml;ntervaringsonderzoek dragen bij aan het verbeteren van de kwaliteit van zorg en daarmee de kwaliteit van bestaan. Zorgaanbieders gaan actief aan de slag met de verbeterpunten die naar voren komen.&lt;/p&gt;</t>
@@ -125,51 +125,51 @@
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 3: Bouwsteen 2 Onderzoek naar de ervaringen van mensen met een beperking - De erkende cli&amp;euml;ntervaringsinstrumenten zijn door een onafhankelijke Commissie van Deskundigen beoordeeld aan de hand van acht criteria, waaronder dataverzameling op niveau van de individuele cli&amp;euml;nt, validiteit, betrouwbaarheid en voorwaarden voor gebruik.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 5: Bouwsteen 4 inzicht in kwaliteit - Zorgaanbieders bundelen alle verkregen informatie uit de eerste drie bouwstenen in een tweejaarlijks kwaliteitsbeeld, samen met informatie uit andere relevante bronnen en met ervaringsverhalen van mensen met een beperking en hun verwanten, en professionals.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 3: bouwsteen 2 Onderzoek naar de ervaringen van mensen met een beperking -In de wet is vastgelegd dat de cli&amp;euml;ntenraad meedenkt over de kwaliteit binnen zorgorganisaties &amp;eacute;n advies geeft bij het tot stand komen van verbeteringen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.3 De aanbieder neemt eventuele klachten in behandeling en handelt die tijdig en passend af.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 6: De rol van de zorgaanbieder - Cli&amp;euml;ntenraden, verwantenraden, ondernemingsraden en ervaringsdeskundigen spelen een heel belangrijke rol in het verbeteren van de kwaliteit van zorg en ondersteuning. Het is daarom belangrijk dat zorgorganisaties deze raden ondersteunen en met hen op structurele basis in gesprek gaan.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Hoofdstuk 6: De rol van de zorgaanbieder 
 - Cliëntenraden, verwantenraden, ondernemingsraden en ervaringsdeskundigen
 spelen een heel belangrijke rol in het verbeteren van de kwaliteit van zorg en ondersteuning. Het is daarom belangrijk dat zorgorganisaties deze raden ondersteunen en met hen op structurele basis in gesprek gaan.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -463,51 +463,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="510.732" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1048.601" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.114" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -728,59 +728,50 @@
       </c>
       <c r="B25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>