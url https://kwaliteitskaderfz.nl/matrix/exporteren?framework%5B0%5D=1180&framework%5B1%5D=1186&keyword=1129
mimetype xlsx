--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Leerklimaat</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.7. B. De organisatie cre&amp;euml;ert en behoudt opleidingsplaatsen, stageplaatsen, leerwerkplaatsen, plaatsen voor (zij-)instromers, en samenwerking met ROC&amp;rsquo;s, hogescholen en universiteiten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.6. B. De organisatie heeft een actueel beleid voor vakmanschap ontwikkeling en scholing van professionals met bijbehorend budget en een daarop passend plan (desgewenst als integraal onderdeel van het jaarplan). De organisatie baseert zich hierbij op de uitgangspunten van het Programma Forensisch Vakmanschap en zet zich aantoonbaar in om de gestelde doelen te behalen.&lt;/p&gt;</t>
@@ -75,51 +75,51 @@
   <si>
     <t>4.1.5. F. Professionals die nog in opleiding en/of niet volledig vakbekwaam zijn, worden begeleid door een bevoegde en bekwame professional.</t>
   </si>
   <si>
     <t>4.1.6. C. Voor organisaties die naast Forensische Zorg ook andere typen dienstverlening hebben, is het van belang dat zij op het gebied van forensische aspecten hun professionals ontwikkelen.</t>
   </si>
   <si>
     <t>4.1.7. De organisatie draagt bij (in verhouding tot haar volume) aan het aantrekkelijk zijn en blijven van de sector op de arbeidsmarkt.</t>
   </si>
   <si>
     <t>4.1.7. A. Nieuwe medewerkers krijgen bij indiensttreding een inwerkprogramma, zodat zij bekwaamheid in de Forensische Zorg kunnen opbouwen.</t>
   </si>
   <si>
     <t>4.1.7. B. De organisatie creëert en behoudt opleidingsplaatsen, stageplaatsen, leerwerkplaatsen, plaatsen voor (zij-)instromers, en samenwerking met ROC’s, hogescholen en universiteiten.</t>
   </si>
   <si>
     <t>4.1.7. C. De organisatie heeft voldoende ontwikkelingsmogelijkheden voor forensische professionals.</t>
   </si>
   <si>
     <t>4.1.5. G. Het is de verantwoordelijkheid van de bekwame professional om de nog niet volledig bekwame professional adequaat te begeleiden en te ondersteunen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -413,51 +413,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="449.319" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="685.261" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -543,59 +543,50 @@
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>