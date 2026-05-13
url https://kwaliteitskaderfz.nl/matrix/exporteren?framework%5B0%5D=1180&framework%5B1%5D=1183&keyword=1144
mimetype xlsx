--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,108 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Professionele zorg</t>
   </si>
   <si>
     <t>&lt;p&gt;Handreiking ondersteuningsplannen: hoofdstuk 9 (Rollen en verantwoordelijkheden): Meer dan voorheen is het nodig om zorg- en ondersteuningsvragen niet alleen vanuit de zorgaanbieder (beroepsmatige zorgverleners) te beantwoorden, maar ook vanuit het natuurlijke netwerk om mensen met een beperking heen: familie, vrienden, buren, collega&amp;rsquo;s en vrijwilligers (nietberoepsmatige zorgverleners). Een gelijkwaardig samenspel tussen beroepsmatige zorgverleners en nietberoepsmatige zorgverleners is essentieel voor de best mogelijke zorg en ondersteuning en daarmee voor kwaliteit van bestaan van mensen met een beperking. Het ondersteuningsplan komt ook in in dat samenspel tot stand. Ieder heeft hierin een eigen rol en verantwoordelijkheid.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.1. C. Professionals zetten in op het motiveren en opbouwend be&amp;iuml;nvloeden van pati&amp;euml;nten/cli&amp;euml;nten en zoeken daarbij aansluiting op de ervarings- en belevingswereld binnen de sociale context van de pati&amp;euml;nt/cli&amp;euml;nt.&lt;/p&gt;</t>
   </si>
   <si>
     <t>4.1.1. B. In de relatie met de patiënt/cliënt werkt de professional toe naar een functionele vertrouwensrelatie, enerzijds door eigen betrouwbaar gedrag te tonen, en anderzijds door het stimuleren van eigen verantwoordelijkheid bij de patiënt/cliënt.</t>
   </si>
   <si>
     <t>4.1.1. C. Professionals zetten in op het motiveren en opbouwend beïnvloeden van patiënten/cliënten en zoeken daarbij aansluiting op de ervarings- en belevingswereld binnen de sociale context van de patiënt/cliënt.</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.3. De professional werkt in een multidisciplinair team en draagt daar vanuit eigen expertise aan bij.&lt;/p&gt;
 &lt;p&gt;4.1.3. A. Binnen de Forensische Zorg wordt bij voorkeur gewerkt in een multidisciplinair team, waarbij iedereen, vanuit zijn/haar eigen professie, een bijdrage levert aan het eindresultaat.&lt;/p&gt;
 &lt;p&gt;4.1.3. B. Afstemming en samenwerking is de regel, en men kan in vertrouwen elkaar aanspreken op gemaakte afspraken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.1.1. D. Professionals werken aan een veilige en betrouwbare professionele relatie met de patiënt/cliënt. Dit draagt bij aan de motivatie van patiënt/cliënt en de professional creëert binnen het contact voldoende veiligheid waarin de patiënt/cliënt kritisch naar zichzelf kan kijken en nieuw gedrag kan aanleren. Dit is essentieel om tot een geslaagde behandeling/begeleiding te kunnen komen.</t>
   </si>
   <si>
     <t>Handreiking ondersteuningsplannen: hoofdstuk 9 (Rollen en verantwoordelijkheden):  Meer dan voorheen is het nodig om zorg- en ondersteuningsvragen niet alleen vanuit de zorgaanbieder (beroepsmatige zorgverleners) te beantwoorden, maar ook vanuit het natuurlijke netwerk om mensen met een beperking heen: familie, vrienden, buren, collega’s en vrijwilligers (nietberoepsmatige zorgverleners). Een gelijkwaardig samenspel tussen beroepsmatige zorgverleners en nietberoepsmatige zorgverleners is essentieel voor de best mogelijke zorg en ondersteuning en daarmee voor kwaliteit van bestaan van mensen met een beperking. Het ondersteuningsplan komt ook in in dat samenspel tot stand. Ieder heeft hierin een eigen rol en verantwoordelijkheid.</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1. D. Professionals werken aan een veilige en betrouwbare professionele relatie met de pati&amp;euml;nt/cli&amp;euml;nt. Dit draagt bij aan de motivatie van pati&amp;euml;nt/cli&amp;euml;nt en de professional cre&amp;euml;ert binnen het contact voldoende veiligheid waarin de pati&amp;euml;nt/cli&amp;euml;nt kritisch naar zichzelf kan kijken en nieuw gedrag kan aanleren. Dit is essentieel om tot een geslaagde behandeling/begeleiding te kunnen komen.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -396,51 +396,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="514.303" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="884.641" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -496,59 +496,50 @@
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>