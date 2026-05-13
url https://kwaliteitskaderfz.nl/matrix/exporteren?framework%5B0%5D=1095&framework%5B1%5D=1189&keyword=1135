--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Toetsingskader WMO</t>
   </si>
   <si>
     <t>Omgeving</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.3. De organisatie heeft beleid en voert dat uit over hoe zij de maatschappij en de omgeving van de organisatie betrekt.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.3. A. De organisatie voert een actief beleid om de directe omgeving te informeren over haar werkzaamheden en het doel ervan. Voorlichting via website en aan de media hebben als doel om de publieke beeldvorming over de Forensische Zorg te verbeteren en stigmatisering te reduceren. Hierbij wordt zo veel mogelijk in begrijpelijke taal gecommuniceerd en wordt jargon voorkomen.&lt;/p&gt;</t>
@@ -67,51 +67,51 @@
   <si>
     <t>&lt;p&gt;5.1.1. De organisatie zorgt voor een veilig werk- en leefklimaat.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.2.8. D. Sensitiviteit en transparantie van behandelaren/begeleiders zorgt voor aansluiting bij de pati&amp;euml;nt/ cli&amp;euml;nt en draagt daarmee bij aan het cre&amp;euml;ren van een leefklimaat dat ondersteunend is aan de behandel-/begeleidingsdoelen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.2.8. A. In de klinische- en verblijfssetting is de pati&amp;euml;nt/cli&amp;euml;nt voor het grootste deel van de week in zijn/ haar eigen verblijf of op de groep. Professionals op de groep leveren vanuit hun handelen een bijdrage aan de behandeling en begeleiding van de pati&amp;euml;nt/cli&amp;euml;nt.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.2.8. Het leefklimaat vormt een belangrijk onderdeel van de behandeling/begeleiding binnen de klinische- en verblijfssetting.&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.2.8. A. In de klinische- en verblijfssetting is de patiënt/cliënt voor het grootste deel van de week in zijn/ haar eigen verblijf of op de groep. Professionals op de groep leveren vanuit hun handelen een bijdrage aan de behandeling en begeleiding van de patiënt/cliënt.</t>
   </si>
   <si>
     <t>3.2.8. D. Sensitiviteit en transparantie van behandelaren/begeleiders zorgt voor aansluiting bij de patiënt/ cliënt en draagt daarmee bij aan het creëren van een leefklimaat dat ondersteunend is aan de behandel-/begeleidingsdoelen.</t>
   </si>
   <si>
     <t>3.2.8. E. Het leefklimaat biedt ruimte aan een zinvolle dagbesteding en aandacht voor fysiek en psychisch welbevinden.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -405,51 +405,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="456.46" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -553,59 +553,50 @@
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>