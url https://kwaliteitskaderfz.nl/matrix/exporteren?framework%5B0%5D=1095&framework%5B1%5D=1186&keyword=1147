--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Rapportage</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. De organisatie stelt per kalenderjaar een kwaliteitsverslag op of integreert de verslaglegging over kwaliteit in een ander (reeds bestaand) kwaliteits- of jaarverslag.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. A. Door middel van het kwaliteitsverslag maken organisaties transparant waar ze staan met betrekking tot de implementatie van de kwaliteitsaspecten. Vanuit eigen reflectie, en in afstemming met pati&amp;euml;nten/ cli&amp;euml;nten (al dan niet via een pati&amp;euml;nten-/cli&amp;euml;nten-/verwantenraad) en medische en professionele staf (bijvoorbeeld via een verpleegkundig- agogische adviesraad), wordt beschreven wat is gerealiseerd en waar de organisatie nog op zal ontwikkelen.&lt;/p&gt;</t>
@@ -83,51 +83,51 @@
     <t>e. Om de cyclus rond te maken worden bij 
 voorkeur vanuit registraties waarvan de nut en noodzaak is getoetst en wordt onderschreven continu data beschikbaar gemaakt voor zorgverleners, patiënten, zorgaanbieders, zorgverzekeraars en overheidspartijen om vanuit maatschappelijk perspectief kennishiaten in kaart te brengen, te agenderen, te evalueren/duiden, de inzichten vervolgens te (de-)implementeren en resultaten ten aanzien van passende zorg te monitoren.</t>
   </si>
   <si>
     <t>g. Zorgverleners verzamelen en 
 registreren, waar relevant, op systematische wijze gegevens over de kwaliteit van zorg om allereerst continu leren en verbeteren op lokaal niveau (bv huisartsen en ziekenhuizen), regionaal niveau en landelijk niveau mogelijk te maken. Binnen de GGZ gebeurt dit o.a. aan de hand van zorgvraagtypering.</t>
   </si>
   <si>
     <t>d. De ggz werkt verder aan het vergroten 
 van de transparantie en het verschaffen van uitkomstinformatie. In het komende jaar ontwikkelen we een realistisch tijdpad via de doorontwikkeling van zorgvraagtypering en CQI waarlangs we onder de juiste randvoorwaarden (privacy ed.) deze ambitie kunnen invullen, met als deadline voor beide doorontwikkelingen 1 januari 2025.</t>
   </si>
   <si>
     <t>a. Er is versnelling nodig in het transparant 
 maken van kwaliteitsgegevens in de ggz. Partijen gaan onder procesbegeleiding van het Zorginstituut werken aan meer uitkomstinformatie ten behoeve van toezicht, samen beslissen, leren en verbeteren en voor ondersteuning van zorgverzekeraars bij het contracteren van de juiste zorgaanbieder middels kwalitatieve en kwantitatieve uitkomstindicatoren.</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. Rapportage en dossiervoering worden uitgevoerd conform de professionele standaard.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. B. De behandelaren/begeleiders rapporteren in het dossier van de pati&amp;euml;nt/cli&amp;euml;nt op de gestelde doelen in het behandelplan/begeleidingsplan.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -421,51 +421,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="2072.637" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="986.188" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -572,59 +572,50 @@
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>