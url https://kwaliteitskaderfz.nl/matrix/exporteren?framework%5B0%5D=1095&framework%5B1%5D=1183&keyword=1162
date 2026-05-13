--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. De pati&amp;euml;nt/cli&amp;euml;nt ontvangt een behandelplan/begeleidingsplan op maat. Het behandelplan/begeleidingsplan is onderdeel van de behandelcyclus.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;a. We hanteren de cyclus van gepast gebruik (agenderen, evalueren/duiden, implementeren resultaten, monitoren) als continue motor voor het concretiseren van Passende Zorg. Bij de toepassing van de cyclus in de praktijk staat pati&amp;euml;ntgerichte zorg centraal, waarbij rekening wordt gehouden met de complexiteit van de zorgvraag en pati&amp;euml;nt specifeke factoren&lt;/p&gt;</t>
@@ -89,51 +89,51 @@
   <si>
     <t>4.1.2 Binnen 24 uur is er in elk geval informatie over de primaire hulpvraag van de deelnemer, eventuele medicatie en een eerste contactpersoon (bijvoorbeeld bij calamiteiten) beschikbaar. Deze informatie wordt vervolgens uitgebreid met de doelen waaraan gewerkt wordt en de wijze waarop dat gebeurt. Daarin worden eventuele risico’s en afspraken over veiligheid ook meegenomen.</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. D. Het behandelplan/begeleidingsplan bevat (SMART) doelen met helder beschreven doorlooptijden, waaronder het beoogde einddoel. Deze zijn te allen tijde transparant voor de pati&amp;euml;nt/ cli&amp;euml;nt. De professional en de pati&amp;euml;nt/cli&amp;euml;nt zijn gezamenlijk verantwoordelijk voor het halen van de doelen en de doorlooptijden.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.2 Binnen 24 uur is er in elk geval informatie over de primaire hulpvraag van de deelnemer, eventuele medicatie en een eerste contactpersoon (bijvoorbeeld bij calamiteiten) beschikbaar. Deze informatie wordt vervolgens uitgebreid met de doelen waaraan gewerkt wordt en de wijze waarop dat gebeurt. Daarin worden eventuele risico&amp;rsquo;s en afspraken over veiligheid ook meegenomen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.1.3. E. Professionals sluiten in het behandelplan/begeleidingsplan aan bij de belevingswereld binnen de sociale context en vaardigheden van de patiënt/cliënt. Van belang is dat de patiënt/cliënt zo veel mogelijk geïnformeerd is over waar hij/zij aan toe is, ook als het plan nog opgesteld wordt of nog niet volledig is. De betrokken professionals en de patiënt/cliënt spreken af welke professional het eerste aanspreekpunt is voor de patiënt/cliënt en wie de patiënt/cliënt dus ook informeert.</t>
   </si>
   <si>
     <t>4.1.2 Op de zorgboerderij is er voor iedere deelnemer een persoonlijk ondersteuningsplan. Uit dit plan blijkt dat het samen met de deelnemer, en indien van toepassing ook andere betrokkenen, gemaakt is. In het plan zie je terug op welke manier de kernwaarden tot uiting komen in de manier van werken aan de persoonlijke doelen. Met iedere deelnemer is er een afspraak over de termijn waarbinnen het plan geëvalueerd wordt, waarbij een minimum geldt van één evaluatie per jaar. Daarnaast zijn er duidelijke afspraken over de bereikbaarheid en de manier waarop de deelnemer en/of andere betrokkenen tussentijds kunnen praten over de zorg, de doelen en de voortgang.</t>
   </si>
   <si>
     <t>3.1.3. F. De organisatie heeft beleid ten aanzien van anderstaligen.</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. A. De behandelaren/begeleiders verzamelen in de eerste 24 uur (gerekend vanaf het eerste contact met de pati&amp;euml;nt/cli&amp;euml;nt) de meest cruciale informatie over de pati&amp;euml;nt/cli&amp;euml;nt (o.a. kritische informatie over bijvoorbeeld medicatiegebruik). Voor de ambulante zorg geldt dat deze informatie zo snel als mogelijk na de eerste 24 uur is verzameld. De behandelaren/begeleiders zorgen ervoor dat deze informatie toegankelijk is voor alle andere betrokken behandelaren/begeleiders binnen de eigen organisatie. Dat mag in een voorlopig behandelplan/begeleidingsplan, of op een andere manier in het dossier.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -427,51 +427,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="741.962" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="438.75" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="813.944" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -664,59 +664,50 @@
       </c>
       <c r="B20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>