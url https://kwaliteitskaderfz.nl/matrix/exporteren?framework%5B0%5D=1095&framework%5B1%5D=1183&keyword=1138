--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,104 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Op- en afschalen zorg</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.6. C. In reguliere situaties wordt in het multidisciplinair overleg (MDO) besloten wanneer het traject afgeschaald dan wel opgeschaald dient te worden (binnen de juridische kaders). In crisissituaties handelen de professionals naar bevinden. Deze beslissing wordt ge&amp;iuml;nitieerd door het behandelteam en de behandelaar. Waar nodig vindt hierover overleg plaats met de reclassering, toezichthouder en wettelijk vertegenwoordiger (indien van toepassing).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. F. Wanneer partijen er samen niet uit komen en problemen ontstaan in de kwaliteit, veiligheid en/of continu&amp;iuml;teit van zorg, neemt de organisatie contact op met de aanbesteder binnen Forzo/JJI om als opdrachtgever mee te denken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.6. A. Risicomanagement is leidend bij het op- en afschalen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.1.6. B. Op- en afschalen gebeurt afhankelijk van het (risicovol) gedrag en de bevindingen van het team van behandelaren/begeleiders, gebaseerd op rapportage en dossiervoering, inzichtelijk voor de patiënt/cliënt.</t>
   </si>
   <si>
     <t>3.1.6. C. In reguliere situaties wordt in het multidisciplinair overleg (MDO) besloten wanneer het traject afgeschaald dan wel opgeschaald dient te worden (binnen de juridische kaders). In crisissituaties handelen de professionals naar bevinden. Deze beslissing wordt geïnitieerd
 door het behandelteam en de behandelaar. Waar nodig vindt hierover overleg plaats met de reclassering, toezichthouder en wettelijk vertegenwoordiger (indien van toepassing).</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.6. De behandeling/begeleiding wordt waar mogelijk afgeschaald en waar nodig opgeschaald, zodat de zorg doelmatig en effectief wordt ingezet. Dit geldt zowel voor op- en afschalen binnen de eigen organisatie als binnen de keten(zie hoofdstuk 6 en bijlage 4).&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.1.6. A. Risicomanagement is leidend bij het op- en afschalen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -392,51 +392,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="549.58" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -500,59 +500,50 @@
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>