--- v1 (2025-12-20)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Externe communicatie en samenwerking</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. De organisatie werkt samen met andere organisaties binnen en buiten de Forensische Zorg om continu&amp;iuml;teit van zorg te realiseren.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;c. Zorgpartijen spreken af om de samenwerking in de regio te bevorderen. Dit begint met het goed in kaart brengen van de feitelijke situatie in een zogenaamd &amp;ldquo;regiobeeld&amp;rdquo;. De toenemende druk op de toegankelijkheid van zorg door de mismatch tussen zorgvraag en zorgaanbod is daarbij het grootste punt van aandacht. Partijen hebben afgesproken om voor het opstellen van regiobeelden de schaal van de zorgkantoorregio te hanteren. Op basis van het regiobeeld wordt door de regionale zorgpartijen een &amp;ldquo;regioplan&amp;rdquo; opgesteld. Onder regionale zorgpartijen worden steeds alle voor de samenwerking relevant geachte partijen verstaan, dus bijvoorbeeld inclusief relevante UMC&amp;rsquo;s, welzijn, gemeenten pati&amp;euml;ntenorganisaties etc. In dit plan is inzichtelijk wat de prioritaire regio-opgaven zijn. Dit kan bijvoorbeeld gaan over specifeke doelgroepen als kwetsbare ouderen, maar ook over onderwerpen als het borgen van voldoende specialistische (GGZ) zorg. Daarnaast bevaten de regioplannen afspraken over hoe partijen deze regio-opgaven gecommiteerd gaan aanpakken en wie daarbij betrokken zijn.&lt;/p&gt;</t>
@@ -104,51 +104,51 @@
 &lt;p&gt;&amp;bull; Bovenstaande is inclusief 18- /18+, jongvolwassenen en&amp;nbsp;volwassenen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>In de samenwerkingsafspraken die 
 regionaal worden gemaakt, wordt vastgelegd hoe en wanneer de domeinen elkaar consulteren (ook rondom een individuele client) en van elkaars expertise gebruik kunnen maken. Daarmee is dan o.a. direct contact mogelijk met behandelaren van patiënten door huisartsen. Voorbeelden: mentale gezondheidscentra van Breburg, GEM-initiatieven in Deventer en Doetinchem, netwerkpsychiatrie.</t>
   </si>
   <si>
     <t>In 2023 en 2024 wordt vanuit de huidige 
 ervaringen en verder bouwend toegewerkt naar een zo uniform mogelijke en na behoefe regionaal ingevulde passende werkwijze (en organisatie), gericht op samenwerking tussen huisartsenzorg, ggz zorg en sociaal domein bij triage en samenwerking tijdens en na zorg- en ondersteuningstrajecten. Dit wordt ondersteund d.m.v. een leernetwerk in samenwerking met partijen, door ondersteuning van AKWA ggz.</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 5: Bouwsteen 4 Inzicht in kwaliteit - Visitatie: De kritische blik van buiten, je laten toetsen en inspireren door anderen, is de kern van werken aan kwaliteit. - De vorm hiervan kan vari&amp;euml;ren. Ook zijn er geen eisen aan de samenstelling van het visitatieteam, maar het is voor de hand liggend om hier in ieder geval mensen met een beperking en verwanten of personen uit hun sociaal netwerk bij te betrekken. Net als professionals met verschillende disciplines - Het visitatieteam bekijkt hoe de organisatie de kwaliteit van zorg en de kwaliteit van bestaan duidt en onderbouwt in het kwaliteitsbeeld. Dat doen ze ook voor de verbeteracties, maar ze geven geen oordeel. Het visitatieteam schrijft een beknopt verslag dat wordt toegevoegd aan het kwaliteitsbeeld of het voortgangsbericht.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Hoofdstuk 5: Bouwsteen 4 Inzicht in kwaliteit
 - Visitatie: De kritische blik van buiten, je laten toetsen en inspireren door anderen, is de kern van werken aan kwaliteit.
 - De vorm hiervan kan variëren. Ook zijn er geen eisen aan de samenstelling van het visitatieteam, maar het is voor de hand liggend om hier in ieder geval mensen met een beperking en verwanten of personen uit hun sociaal netwerk bij te betrekken. Net als professionals met verschillende disciplines
 - Het visitatieteam bekijkt hoe de organisatie de kwaliteit van zorg en de kwaliteit
 van bestaan duidt en onderbouwt in het kwaliteitsbeeld. Dat doen ze ook voor
 de verbeteracties, maar ze geven geen oordeel. Het visitatieteam schrijft een beknopt verslag dat wordt toegevoegd aan het kwaliteitsbeeld of het voortgangsbericht.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -442,51 +442,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="463.458" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1324.677" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="954.338" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -618,59 +618,50 @@
       </c>
       <c r="D15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>