--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Vrijheden</t>
   </si>
   <si>
     <t>&lt;p&gt;3.2.9. B. De behandelaar stelt samen met de pati&amp;euml;nt/cli&amp;euml;nt en eventueel de reclassering een verlofplan op dat aansluit bij de behandeldoelen en het risicoprofiel van de pati&amp;euml;nt/cli&amp;euml;nt. De pati&amp;euml;nt/ cli&amp;euml;nt wordt gestimuleerd om, waar mogelijk binnen zijn/haar capaciteiten, zelf in het verlofplan eventuele risicofactoren aan te geven en interventies te formuleren.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.2.9. A. De organisatie heeft voor de beveiligingsniveaus die zij aanbiedt een beleid voor het toekennen van vrijheden en verloven vertaald naar praktische handvatten voor professionals en in begrijpelijke taal voor de pati&amp;euml;nt/cli&amp;euml;nt. Bijvoorbeeld afspraken over wat al dan niet multidisciplinair besloten moet worden alsmede het al dan niet inzetten van een onafhankelijke commissie voor het toekennen van vrijheden en verloven.&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.2.9. Bij het toekennen en uitvoeren van verloven is het risicomanagement leidend. Dit onderdeel is alleen in de klinische setting van toepassing.</t>
   </si>
   <si>
     <t>3.2.9. A. De organisatie heeft voor de beveiligingsniveaus die zij aanbiedt een beleid voor het toekennen van vrijheden en verloven vertaald naar praktische handvatten voor professionals en in begrijpelijke taal voor de patiënt/cliënt. Bijvoorbeeld afspraken over wat al dan niet multidisciplinair besloten moet worden alsmede het al dan niet inzetten van een onafhankelijke commissie voor het toekennen van vrijheden en verloven.</t>
   </si>
   <si>
     <t>3.2.9. B. De behandelaar stelt samen met de patiënt/cliënt en eventueel de reclassering een verlofplan op dat aansluit bij de behandeldoelen en het risicoprofiel van de patiënt/cliënt. De patiënt/ cliënt wordt gestimuleerd om, waar mogelijk binnen zijn/haar capaciteiten, zelf in het verlofplan eventuele risicofactoren aan te geven en interventies te formuleren.</t>
   </si>
   <si>
     <t>3.2.9. C. Bij het toekennen van verlof is er oog voor de positie van het slachtoffer van het delict, indien er een slachtoffer is gemaakt door de dader. Ofwel doordat er slachtofferonderzoek wordt uitgevoerd, ofwel dat hierover informatie wordt ingewonnen bij netwerkpartners. De uitkomsten worden meegewogen in de voorwaarden voor het verlof.</t>
   </si>
   <si>
     <t>3.2.9. D. Verlofregelingen worden per casus voorafgaand aan inwerkingtreding met betrokken netwerkpartners en de directe naasten (binnen de geldende wet- en regelgeving) besproken.</t>
   </si>
   <si>
     <t>3.2.9. E. Het verlof wordt voor- en nabesproken met de patiënt/cliënt.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -391,51 +391,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="528.442" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -535,59 +535,50 @@
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>