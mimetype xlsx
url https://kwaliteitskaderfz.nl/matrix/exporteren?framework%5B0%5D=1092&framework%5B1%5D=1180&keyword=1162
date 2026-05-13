--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. De pati&amp;euml;nt/cli&amp;euml;nt ontvangt een behandelplan/begeleidingsplan op maat. Het behandelplan/begeleidingsplan is onderdeel van de behandelcyclus.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;KKGHZ, Hoofdstuk 2: bouwsteen 1 (Het zorgproces rond de individuele persoon): De afspraken die in samenspraak worden gemaakt over zorg, ondersteuning, doelen en ontwikkelmogelijkheden, komen in een ondersteuningsplan (ook wel zorgplan genoemd) te staan. De zorgaanbieder zorgt ervoor dat het plan continu aandacht heeft &amp;eacute;n regelmatig door professionals besproken wordt met mensen met een beperking en hun verwanten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. A. Het behandelplan/begeleidingsplan wordt multidisciplinair en zoveel mogelijk in samenspraak met de pati&amp;euml;nt/cli&amp;euml;nt en waar mogelijk reclassering opgesteld, ge&amp;euml;valueerd en bijgesteld. Het behandelplan/ begeleidingsplan is een dynamisch document dat wordt bijgesteld wanneer dat nodig is. Minimaal halfjaarlijks wordt het plan volledig ge&amp;euml;valueerd en waar nodig bijgesteld. Dit gebeurt vaker wanneer de situatie daarom vraagt. Indien de vervolgorganisatie al in beeld is sluit deze aan bij deze besprekingen.&lt;/p&gt;</t>
@@ -94,51 +94,51 @@
   </si>
   <si>
     <t>&lt;p&gt;Handreiking ondersteuningplannen: Hoofdstuk 2 (Visie Handreiking Ondersteuningsplannen), paragraaf 2.1 (De persoon centraal): In een levend plan past het niet om kunstmatig doelen op te nemen uit een verplichting. Juist omdat de mens in het plan centraal staat, is het passend de doelen en de termijnen die daaraan hangen te laten aansluiten bij de beleving van mensen met een beperking. Doelen worden opgenomen als er een ontwikkeling wordt nagestreefd op een bepaald gebied. Doelen hoeven niet allemaal groot of v&amp;eacute;rrijkend te zijn en er hoeven ook niet voor een heel jaar nieuwe doelen geformuleerd te worden. Doelen in kleine stappen kunnen meer houvast geven dan een groter doel voor de lange termijn. Ook kan de terugkerende ondersteuning als doel worden gedefinieerd. Hoofdstuk 2 (Visie Handreiking Ondersteuningsplannen), paragraaf 2.2 (Samen verantwoordelijk): De doelen en afspraken tussen mensen met een beperking, hun verwanten, vertegenwoordiger, sociaal netwerk en professionals vormen de kern van het ondersteuningsplan.&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.1.3. E. Professionals sluiten in het behandelplan/begeleidingsplan aan bij de belevingswereld binnen de sociale context en vaardigheden van de patiënt/cliënt. Van belang is dat de patiënt/cliënt zo veel mogelijk geïnformeerd is over waar hij/zij aan toe is, ook als het plan nog opgesteld wordt of nog niet volledig is. De betrokken professionals en de patiënt/cliënt spreken af welke professional het eerste aanspreekpunt is voor de patiënt/cliënt en wie de patiënt/cliënt dus ook informeert.</t>
   </si>
   <si>
     <t>Handreiking ondersteuningplannen: 
 Hoofdstuk 3. (Wat is het ondersteuningsplan?), paragraaf 3.1 (Wat is het ondersteuningsplan?): De afspraken in het ondersteuningsplan zijn gebaseerd op de wensen en behoeften van mensen met een beperking.
 Zie ook Hoofdstuk 12 Wet- regelgeving, paragraaf 12.1. Rechten van de cliënt en plichten van de zorgverlener, kop 12.1.d Geïnformeerde toestemming (Informed consent), pagina 67 t/m 69.</t>
   </si>
   <si>
     <t>3.1.3. F. De organisatie heeft beleid ten aanzien van anderstaligen.</t>
   </si>
   <si>
     <t>Handreiking ondersteuningplannen: hoofdstuk 10. (Het ondersteuningsplan in begrijpelijke taal): Goede zorg zet de mens centraal. Iedereen heeft daarom recht op een ondersteuningsplan dat begrijpelijk en toegankelijk is.</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. A. De behandelaren/begeleiders verzamelen in de eerste 24 uur (gerekend vanaf het eerste contact met de pati&amp;euml;nt/cli&amp;euml;nt) de meest cruciale informatie over de pati&amp;euml;nt/cli&amp;euml;nt (o.a. kritische informatie over bijvoorbeeld medicatiegebruik). Voor de ambulante zorg geldt dat deze informatie zo snel als mogelijk na de eerste 24 uur is verzameld. De behandelaren/begeleiders zorgen ervoor dat deze informatie toegankelijk is voor alle andere betrokken behandelaren/begeleiders binnen de eigen organisatie. Dat mag in een voorlopig behandelplan/begeleidingsplan, of op een andere manier in het dossier.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -432,51 +432,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="741.962" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1237.412" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -659,59 +659,50 @@
       </c>
       <c r="B20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>