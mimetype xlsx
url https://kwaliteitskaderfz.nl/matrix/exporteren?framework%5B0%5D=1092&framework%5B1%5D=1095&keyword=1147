--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Rapportage</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. De organisatie stelt per kalenderjaar een kwaliteitsverslag op of integreert de verslaglegging over kwaliteit in een ander (reeds bestaand) kwaliteits- of jaarverslag.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. A. Door middel van het kwaliteitsverslag maken organisaties transparant waar ze staan met betrekking tot de implementatie van de kwaliteitsaspecten. Vanuit eigen reflectie, en in afstemming met pati&amp;euml;nten/ cli&amp;euml;nten (al dan niet via een pati&amp;euml;nten-/cli&amp;euml;nten-/verwantenraad) en medische en professionele staf (bijvoorbeeld via een verpleegkundig- agogische adviesraad), wordt beschreven wat is gerealiseerd en waar de organisatie nog op zal ontwikkelen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. C. In het kwaliteitsverslag komen minimaal onderstaande onderdelen terug. Wanneer het kwaliteitsverslag integraal onderdeel is van een ander kwaliteits- of jaarverslag, moeten onderstaande onderdelen, voor de geleverde Forensische Zorg herkenbaar en expliciet benoemd worden: i) Visie van de organisatie op het gebied van de Forensische Zorg. ii) Algemene informatie over de geleverde Forensische Zorg: (1) Type Forensische Zorg die de organisatie levert (settings, beveiligingsniveaus). (2) Aantal pati&amp;euml;nten/cli&amp;euml;nten op peildatum 31 december van het betreffende kalenderjaar. (3) Percentage Forensische Zorg (gefinancierd door DJI) ten opzichte van anders gefinancierde zorg (inclusief vrijwillige Forensische Zorg vallend onder de Zvw) in aantal pati&amp;euml;nten/cli&amp;euml;nten op 31 december van het betreffende kalenderjaar. iii) Voor de pijlers 1 t/m 4 geeft de organisatie in het kwaliteitsverslag een samenvatting van de behaalde resultaten en de huidige stand van zaken. Het beschrijft per pijler minimaal: (1) Een algemeen beeld van de mate waarin de organisatie wel of niet voldoet aan de kwaliteitsaspecten die onder deze pijler in dit Kwaliteitskader genoemd staan. (2) Een reflectie op de behaalde resultaten binnen deze pijler in het kalenderjaar waarover verslaglegging plaatsvindt. Hierbij is aandacht voor de successen en de aandachtspunten. De organisatie reflecteert aan de gestelde doelen in het eigen meerjarenplan (zie kwaliteitsaspect 1 in pijler 5). (3) De ontwikkelpunten voor het komend kalenderjaar binnen de pijler. iv) De binnen de setting afgesproken prestatie-indicatoren krijgen een plek in het jaarverslag. Naast de &amp;lsquo;cijfers&amp;rsquo; geeft de organisatie een kwalitatieve toelichting op de cijfers.&lt;/p&gt;</t>
@@ -80,51 +80,51 @@
     <t>e. Om de cyclus rond te maken worden bij 
 voorkeur vanuit registraties waarvan de nut en noodzaak is getoetst en wordt onderschreven continu data beschikbaar gemaakt voor zorgverleners, patiënten, zorgaanbieders, zorgverzekeraars en overheidspartijen om vanuit maatschappelijk perspectief kennishiaten in kaart te brengen, te agenderen, te evalueren/duiden, de inzichten vervolgens te (de-)implementeren en resultaten ten aanzien van passende zorg te monitoren.</t>
   </si>
   <si>
     <t>g. Zorgverleners verzamelen en 
 registreren, waar relevant, op systematische wijze gegevens over de kwaliteit van zorg om allereerst continu leren en verbeteren op lokaal niveau (bv huisartsen en ziekenhuizen), regionaal niveau en landelijk niveau mogelijk te maken. Binnen de GGZ gebeurt dit o.a. aan de hand van zorgvraagtypering.</t>
   </si>
   <si>
     <t>d. De ggz werkt verder aan het vergroten 
 van de transparantie en het verschaffen van uitkomstinformatie. In het komende jaar ontwikkelen we een realistisch tijdpad via de doorontwikkeling van zorgvraagtypering en CQI waarlangs we onder de juiste randvoorwaarden (privacy ed.) deze ambitie kunnen invullen, met als deadline voor beide doorontwikkelingen 1 januari 2025.</t>
   </si>
   <si>
     <t>a. Er is versnelling nodig in het transparant 
 maken van kwaliteitsgegevens in de ggz. Partijen gaan onder procesbegeleiding van het Zorginstituut werken aan meer uitkomstinformatie ten behoeve van toezicht, samen beslissen, leren en verbeteren en voor ondersteuning van zorgverzekeraars bij het contracteren van de juiste zorgaanbieder middels kwalitatieve en kwantitatieve uitkomstindicatoren.</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. Rapportage en dossiervoering worden uitgevoerd conform de professionele standaard.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. B. De behandelaren/begeleiders rapporteren in het dossier van de pati&amp;euml;nt/cli&amp;euml;nt op de gestelde doelen in het behandelplan/begeleidingsplan.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -418,51 +418,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="2072.637" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="986.188" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -565,59 +565,50 @@
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>