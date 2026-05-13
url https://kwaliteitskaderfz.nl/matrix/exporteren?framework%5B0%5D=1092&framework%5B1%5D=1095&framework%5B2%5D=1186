--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Netwerk</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. Het netwerk van de pati&amp;euml;nt/cli&amp;euml;nt wordt actief betrokken tijdens de behandeling en/of begeleiding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. A. De behandeling/begeleiding is erop gericht om samen met de pati&amp;euml;nt/cli&amp;euml;nt zijn/haar omgeving zo in te richten dat hij/zij zich staande kan houden in de maatschappij. Het kan gaan om het betrekken van een bestaand (prosociaal) netwerk, het cre&amp;euml;ren van een nieuw netwerk en leren om weerbaarder te worden tegen eventuele negatieve invloeden. Er wordt gestreefd naar het hoogst haalbare in het betrekken van naasten met respect voor de wensen van de pati&amp;euml;nt/cli&amp;euml;nt en de naasten.&lt;/p&gt;</t>
@@ -681,51 +681,51 @@
   <si>
     <t>3.1.6. A. Risicomanagement is leidend bij het op- en afschalen.</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1. A. ii) De behandeling/begeleiding is primair gericht op reductie van recidiverisico. ii) Voor alle ambulante begeleiding en alle verblijfszorg (begeleid wonen) wordt in ieder geval gebruik gemaakt van principes van kracht- en herstelgerichte zorg, waarbij begeleiders de risicofactoren betrekken in hun begeleiding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1. B. Wanneer veiligheid en persoonsgerichte zorg in tegenspraak zijn met elkaar, weegt veiligheid zwaarder in de afweging.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.2. Veiligheidsmanagement(waaronder risicomanagement) is een integraal onderdeel van de Forensische Zorg.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.2. A. Voor iedere pati&amp;euml;nt/cli&amp;euml;nt wordt een risicotaxatie uitgevoerd middels een erkend instrument. Op basis van de uitkomsten wordt, waar ge&amp;iuml;ndiceerd of waar nodig, een (vroeg) signaleringsplan opgesteld. Risicotaxatie en een signaleringsplan (en waar van toepassing een terugvalpreventieplan) vormen een integraal onderdeel van het behandelplan/begeleidingsplan. Voor de ambulante setting wordt voorafgaand aan het werken met een signaleringsplan/terugvalpreventieplan een veiligheidsplan opgesteld, waarin aandacht is voor acute risicofactoren, indien mogelijk met betrokkenheid van persoonlijk netwerk.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.2. B. De delictanalyse wordt voor alle pati&amp;euml;nten/cli&amp;euml;nten binnen de Forensisch Psychiatrische Centra (FPC&amp;rsquo;s) ingezet. Voor de Overige Forensische Zorg (OFZ) geldt dat de organisatie beleid heeft bij welke pati&amp;euml;nten/cli&amp;euml;nten men wel of geen en wanneer een delictanalyse inzet. Het behandelplan/begeleidingsplan wordt mede opgesteld naar aanleiding van de, indien afgenomen, delictanalyse. Voor de delictanalyse wordt gebruik gemaakt van de methode die onder het programma Kwaliteit Forensische Zorg (KFZ) is ontwikkeld.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1. D. Professionals werken aan een veilige en betrouwbare professionele relatie met de pati&amp;euml;nt/cli&amp;euml;nt. Dit draagt bij aan de motivatie van pati&amp;euml;nt/cli&amp;euml;nt en de professional cre&amp;euml;ert binnen het contact voldoende veiligheid waarin de pati&amp;euml;nt/cli&amp;euml;nt kritisch naar zichzelf kan kijken en nieuw gedrag kan aanleren. Dit is essentieel om tot een geslaagde behandeling/begeleiding te kunnen komen.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1019,51 +1019,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="2072.637" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2798.174" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="877.643" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -2862,59 +2862,50 @@
       </c>
       <c r="B217" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
         <v>24</v>
       </c>
       <c r="B218" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
         <v>36</v>
       </c>
       <c r="B219" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>