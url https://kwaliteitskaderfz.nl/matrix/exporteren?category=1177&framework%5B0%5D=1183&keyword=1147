--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Rapportage</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. De organisatie stelt per kalenderjaar een kwaliteitsverslag op of integreert de verslaglegging over kwaliteit in een ander (reeds bestaand) kwaliteits- of jaarverslag.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2.2 Elke zorgboerderij publiceert jaarlijks een openbaar kwaliteitsverslag waarin de ontwikkeling van en op de zorgboerderij wordt beschreven aan de hand van de volgende thema&amp;rsquo;s:&lt;/p&gt;
 &lt;p&gt;&amp;bull; Reflectie op de kwaliteit van het individuele zorgproces en de manier waarop kernwaarden tot hun recht komen (ring 1).&lt;/p&gt;
 &lt;p&gt;&amp;bull; Reflectie op de uitkomsten en de keuzes/acties naar aanleiding van de input uit de onderzoeken naar deelnemer-ervaringen en de inspraakmomenten (ring 2).&lt;/p&gt;
 &lt;p&gt;&amp;bull; Reflectie op het thema veiligheid en eventuele incidenten en klachten waar de zorgboerderij het afgelopen jaar mee te maken kreeg (ring 3).&lt;/p&gt;
@@ -68,51 +68,51 @@
   <si>
     <t>&lt;p&gt;7.1.2. C. In het kwaliteitsverslag komen minimaal onderstaande onderdelen terug. Wanneer het kwaliteitsverslag integraal onderdeel is van een ander kwaliteits- of jaarverslag, moeten onderstaande onderdelen, voor de geleverde Forensische Zorg herkenbaar en expliciet benoemd worden: i) Visie van de organisatie op het gebied van de Forensische Zorg. ii) Algemene informatie over de geleverde Forensische Zorg: (1) Type Forensische Zorg die de organisatie levert (settings, beveiligingsniveaus). (2) Aantal pati&amp;euml;nten/cli&amp;euml;nten op peildatum 31 december van het betreffende kalenderjaar. (3) Percentage Forensische Zorg (gefinancierd door DJI) ten opzichte van anders gefinancierde zorg (inclusief vrijwillige Forensische Zorg vallend onder de Zvw) in aantal pati&amp;euml;nten/cli&amp;euml;nten op 31 december van het betreffende kalenderjaar. iii) Voor de pijlers 1 t/m 4 geeft de organisatie in het kwaliteitsverslag een samenvatting van de behaalde resultaten en de huidige stand van zaken. Het beschrijft per pijler minimaal: (1) Een algemeen beeld van de mate waarin de organisatie wel of niet voldoet aan de kwaliteitsaspecten die onder deze pijler in dit Kwaliteitskader genoemd staan. (2) Een reflectie op de behaalde resultaten binnen deze pijler in het kalenderjaar waarover verslaglegging plaatsvindt. Hierbij is aandacht voor de successen en de aandachtspunten. De organisatie reflecteert aan de gestelde doelen in het eigen meerjarenplan (zie kwaliteitsaspect 1 in pijler 5). (3) De ontwikkelpunten voor het komend kalenderjaar binnen de pijler. iv) De binnen de setting afgesproken prestatie-indicatoren krijgen een plek in het jaarverslag. Naast de &amp;lsquo;cijfers&amp;rsquo; geeft de organisatie een kwalitatieve toelichting op de cijfers.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.4 Ring 4: Kwaliteitsverslag, 4.4.2 Elke zorgboerderij publiceert jaarlijks een openbaar kwaliteitsverslag waarin de ontwikkeling van en op de zorgboerderij wordt beschreven aan de hand van de volgende thema&amp;rsquo;s: &amp;bull; Reflectie op de kwaliteit van het individuele zorgproces en de manier waarop kernwaarden tot hun recht komen (ring 1). &amp;bull; Reflectie op de uitkomsten en de keuzes/acties naar aanleiding van de input uit de onderzoeken naar deelnemer-ervaringen en de inspraakmomenten (ring 2). &amp;bull; Reflectie op het thema veiligheid en eventuele incidenten en klachten waar de zorgboerderij het afgelopen jaar mee te maken kreeg (ring 3). &amp;bull; Reflectie op de ontwikkelingen ten aanzien van het functioneren en de vakbekwaamheid van het team op de zorgboerderij (ring 3). &amp;bull; Reflectie op de uitkomsten van bedrijfsbezoek door &amp;eacute;&amp;eacute;n of meer externe personen (ring 3). &amp;bull; Reflectie op de ingezette acties uit het voorgaande jaar en een beschrijving van geplande acties naar aanleiding van de reflectie op voorgaande thema&amp;rsquo;s (ring 4).&lt;/p&gt;</t>
   </si>
   <si>
     <t>7.1.2. B. De organisatie bespreekt het kwaliteitsverslag breed binnen de organisatie en buitende de organisatie in het lerend netwerk. Doel hiervan is dat organisaties een cyclus in gaan waarin continu reflecteren, leren en verbeteren centraal staat. Op deze wijze wordt de lerende dialoog tussen de verschillende belanghebbenden binnen de organisatie en tussen de organisaties gevoed.</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. D. Het kwaliteitsverslag is uiterlijk 31 mei van het volgende kalenderjaar gereed.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. E. Het kwaliteitsverslag wordt gepubliceerd, in ieder geval op de website van de organisatie. Hiermee is het kwaliteitsverslag toegankelijk voor iedereen en daarmee wordt in een transparante informatieverstrekking aan de maatschappij en andere stakeholders voorzien. Het kwaliteitsverslag blijft minimaal 5 jaar openbaar toegankelijk.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.4 Ring 4: Kwaliteitsverslag, 4.4.2 Wat mag je minimaal verwachten? Elke zorgboerderij publiceert jaarlijks een openbaar kwaliteitsverslag waarin de ontwikkeling van en op de zorgboerderij wordt beschreven aan de hand van de volgende thema&amp;rsquo;s: &lt;br /&gt;&amp;bull; Reflectie op de kwaliteit van het individuele zorgproces en de manier waarop kernwaarden tot hun recht komen (ring 1). &lt;br /&gt;&amp;bull; Reflectie op de uitkomsten en de keuzes/acties naar aanleiding van de input uit de onderzoeken naar deelnemer-ervaringen en de inspraakmomenten (ring 2). &lt;br /&gt;&amp;bull; Reflectie op het thema veiligheid en eventuele incidenten en klachten waar de zorgboerderij het afgelopen jaar mee te maken kreeg (ring 3). &lt;br /&gt;&amp;bull; Reflectie op de ontwikkelingen ten aanzien van het functioneren en de vakbekwaamheid van het team op de zorgboerderij (ring 3). &lt;br /&gt;&amp;bull; Reflectie op de uitkomsten van bedrijfsbezoek door &amp;eacute;&amp;eacute;n of meer externe personen (ring 3). &lt;br /&gt;&amp;bull; Reflectie op de ingezette acties uit het voorgaande jaar en een beschrijving van geplande acties naar aanleiding van de reflectie op voorgaande thema&amp;rsquo;s (ring 4).&lt;/p&gt;</t>
   </si>
   <si>
     <t>7.1.3. De organisatie levert indicatoren en gegevens aan volgens de geldende aanleververplichtingen. Het betreft onder andere (en alleen indien voor de setting van toepassing) de prestatieindicatoren zoals beschreven in de Gids prestatie-indicatoren forensische psychiatrie en de doelmatigheidsindicatoren voor de FPC’s zoals beschreven in de Handleiding bekostiging en verantwoording van DJI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -406,51 +406,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="2072.637" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1354.241" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -506,59 +506,50 @@
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>