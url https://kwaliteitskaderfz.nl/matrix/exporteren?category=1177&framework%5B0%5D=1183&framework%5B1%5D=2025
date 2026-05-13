--- v1 (2026-02-04)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Kwaliteitsmanagement</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1. De organisatie heeft een meerjarenplan waarin beschreven wordt hoe de organisatie de kwaliteitsaspecten genoemd in dit Kwaliteitskader beoogt te implementeren. De organisatie actualiseert het meerjarenplan minimaal jaarlijks. Het meerjarenplan is vormvrij en mag desgewenst ge&amp;iuml;ntegreerd worden met andere meerjarenplannen van de organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.3 Praktische punten (pagina 28)&lt;br /&gt;Het kwaliteitsverslag is uiterlijk 31 mei van het volgende kalenderjaar gereed. Het kwaliteitsverslag wordt gepubliceerd, in ieder geval op de website van de organisatie. Hiermee is het kwaliteitsverslag toegankelijk voor iedereen en daarmee wordt in een transparante informatieverstrekking aan de maatschappij en andere stakeholders &lt;br /&gt;voorzien. Het kwaliteitsverslag blijft minimaal 1 jaar openbaar toegankelijk.&lt;/p&gt;</t>
@@ -114,51 +114,51 @@
   <si>
     <t>&lt;p&gt;7.1.2. E. Het kwaliteitsverslag wordt gepubliceerd, in ieder geval op de website van de organisatie. Hiermee is het kwaliteitsverslag toegankelijk voor iedereen en daarmee wordt in een transparante informatieverstrekking aan de maatschappij en andere stakeholders voorzien. Het kwaliteitsverslag blijft minimaal 5 jaar openbaar toegankelijk.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.4 Ring 4: Kwaliteitsverslag, 4.4.2 Wat mag je minimaal verwachten? Elke zorgboerderij publiceert jaarlijks een openbaar kwaliteitsverslag waarin de ontwikkeling van en op de zorgboerderij wordt beschreven aan de hand van de volgende thema&amp;rsquo;s: &lt;br /&gt;&amp;bull; Reflectie op de kwaliteit van het individuele zorgproces en de manier waarop kernwaarden tot hun recht komen (ring 1). &lt;br /&gt;&amp;bull; Reflectie op de uitkomsten en de keuzes/acties naar aanleiding van de input uit de onderzoeken naar deelnemer-ervaringen en de inspraakmomenten (ring 2). &lt;br /&gt;&amp;bull; Reflectie op het thema veiligheid en eventuele incidenten en klachten waar de zorgboerderij het afgelopen jaar mee te maken kreeg (ring 3). &lt;br /&gt;&amp;bull; Reflectie op de ontwikkelingen ten aanzien van het functioneren en de vakbekwaamheid van het team op de zorgboerderij (ring 3). &lt;br /&gt;&amp;bull; Reflectie op de uitkomsten van bedrijfsbezoek door &amp;eacute;&amp;eacute;n of meer externe personen (ring 3). &lt;br /&gt;&amp;bull; Reflectie op de ingezette acties uit het voorgaande jaar en een beschrijving van geplande acties naar aanleiding van de reflectie op voorgaande thema&amp;rsquo;s (ring 4).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;De vorm en de manier waarop inzicht wordt gegeven is vrij te bepalen door de &lt;br /&gt;organisatie, tenzij hieronder anders is aangegeven in de vereisten. Het is ook &lt;br /&gt;mogelijk om het kwaliteitsverslag integraal te verwerken in een ander (reeds &lt;br /&gt;bestaand) kwaliteits- of jaarverslag van de organisatie. Pagina 27&lt;/p&gt;</t>
   </si>
   <si>
     <t>7.1.3. De organisatie levert indicatoren en gegevens aan volgens de geldende aanleververplichtingen. Het betreft onder andere (en alleen indien voor de setting van toepassing) de prestatieindicatoren zoals beschreven in de Gids prestatie-indicatoren forensische psychiatrie en de doelmatigheidsindicatoren voor de FPC’s zoals beschreven in de Handleiding bekostiging en verantwoording van DJI.</t>
   </si>
   <si>
     <t>Externe communicatie en samenwerking</t>
   </si>
   <si>
     <t>4.3.2 Daarnaast vindt er minimaal één keer per jaar een vorm van reflectie plaats met één of meer externe(n) op één of meer van bovengenoemde onderwerpen. Deze reflectie vindt gestructureerd/ methodisch plaats. Dit kan in de vorm van een bedrijfsbezoek door één of meer personen van buiten de boerderij, externe intervisie of een externe audit.</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. E. Resultaten van de tevredenheids- en/of ervaringsmetingen zijn vindbaar voor pati&amp;euml;nten/ cli&amp;euml;nten (en hun naasten) (bijvoorbeeld door publicatie in kwaliteitsverslag en/of op website) en worden met de betreffende professionals besproken (zowel uitkomsten van tevredenheidsen/ of ervaringsonderzoeken onder pati&amp;euml;nten/cli&amp;euml;nten/naasten als tevredenheids- en ervaringsonderzoeken onder professionals).&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -452,51 +452,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="2072.637" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1354.241" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2008.938" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -614,59 +614,50 @@
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>