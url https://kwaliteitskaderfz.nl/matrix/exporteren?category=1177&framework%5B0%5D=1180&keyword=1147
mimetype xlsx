--- v0 (2025-12-20)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Rapportage</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. De organisatie stelt per kalenderjaar een kwaliteitsverslag op of integreert de verslaglegging over kwaliteit in een ander (reeds bestaand) kwaliteits- of jaarverslag.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 5: Bouwsteen 4 Inzicht in kwaliteit&lt;/p&gt;
 &lt;p&gt;- Tweejaarlijks kwaliteitsbeeld: Met dit kwaliteitsbeeld laat de zorgorganisatie zien hoe zij werkt aan de kwaliteit van zorg, de dienstverlening en de verbeterdoelen, en waar zij de komende jaren aan zal werken. Het kwaliteitsbeeld is een terugblik en vooruitblik. Juist omdat het kwaliteitsbeeld ingaat op de kwaliteit van het zorgproces rond individuele personen, is het de bedoeling dat alle betrokkenen er een actieve bijdrage aan leveren. Ook worden de verbeterdoelen uit een cli&amp;euml;ntervaringsonderzoek (bouwsteen 2) meegenomen in het kwaliteitsbeeld.&lt;/p&gt;
 &lt;p&gt;- De vorm van het kwaliteitsbeeld is vrij. Er moet wel duidelijk naar voren komen wat de speerpunten waren, hoe het proces van leren en verbeteren is geweest, wat werd behaald en wat niet, waarom dan, wat wordt doorgezet en wat eventuele nieuwe speerpunten zijn. - Drie kwaliteitsbeelden aanleveren bij zorginstituut:Op 1 juni 2024 over het jaar 2023; Op 1 juni 2026 over het jaar 2025; en Op 1 juni 2028 over 2027&lt;/p&gt;</t>
   </si>
@@ -75,51 +75,51 @@
   <si>
     <t>Hoofdstuk 5: Bouwsteen 4 Inzicht in kwaliteit
 - Voortgangsbericht: Het voortgangsbericht geeft inzicht in de voortgang van verbeter- en ontwikkeldoelen, bij voorkeur vanuit het perspectief van professionals en vanuit het perspectief van mensen met een beperking (waar desgewenst ook de cliëntenraad en de verwanten bij betrokken zijn). Het voortgangsbericht biedt alle betrokkenen de mogelijkheid om te kijken naar de voortgang van ontwikkelingen, verbeterpunten en naar de onderwerpen die zij belangrijk vinden. Ook geeft het gelegenheid tot verdieping van één of enkele onderdelen die benoemd zijn in het kwaliteitsbeeld.
 - Het voortgangsbericht is vormvrij.</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. D. Het kwaliteitsverslag is uiterlijk 31 mei van het volgende kalenderjaar gereed.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 5: Bouwsteen 4 Inzicht in kwaliteit - Tweejaarlijks kwaliteitsbeeld: Met dit kwaliteitsbeeld laat de zorgorganisatie zien hoe zij werkt aan de kwaliteit van zorg, de dienstverlening en de verbeterdoelen, en waar zij de komende jaren aan zal werken. Het kwaliteitsbeeld is een terugblik en vooruitblik. Juist omdat het kwaliteitsbeeld ingaat op de kwaliteit van het zorgproces rond individuele personen, is het de bedoeling dat alle betrokkenen er een actieve bijdrage aan leveren. Ook worden de verbeterdoelen uit een cli&amp;euml;ntervaringsonderzoek (bouwsteen 2) meegenomen in het kwaliteitsbeeld. - De vorm van het kwaliteitsbeeld is vrij. Er moet wel duidelijk naar voren komen wat de speerpunten waren, hoe het proces van leren en verbeteren is geweest, wat werd behaald en wat niet, waarom dan, wat wordt doorgezet en wat eventuele nieuwe speerpunten zijn. - Drie kwaliteitsbeelden aanleveren bij zorginstituut: Op 1 juni 2024 over het jaar 2023; Op 1 juni 2026 over het jaar 2025; en Op 1 juni 2028 over 2027&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.2. E. Het kwaliteitsverslag wordt gepubliceerd, in ieder geval op de website van de organisatie. Hiermee is het kwaliteitsverslag toegankelijk voor iedereen en daarmee wordt in een transparante informatieverstrekking aan de maatschappij en andere stakeholders voorzien. Het kwaliteitsverslag blijft minimaal 5 jaar openbaar toegankelijk.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Handreiking Inzicht in kwaliteit, H7 (Frequentie, indiening en publicatie) Kwaliteitsbeeld: Zorgaanbieders leveren om het jaar op 1 juni een kwaliteitsbeeld op. Het kwaliteitsbeeld is bedoeld om openbare informatie op te leveren over de kwaliteit van zorg. Op 1 juni 2024 leveren zorgaanbieders het eerste kwaliteitsbeeld op volgens deze nieuwe werkwijze. In totaal worden er in de vijfjarige looptijd van het Kwaliteitskompas Gehandicaptenzorg 2023 - 2028, drie kwaliteitsbeelden aangeleverd bij het Zorginstituut.&lt;/p&gt;
 &lt;p&gt;&amp;bull; Op 1 juni 2024 over het jaar 2023;&lt;br /&gt;&amp;bull; Op 1 juni 2026 over het jaar 2025;&lt;br /&gt;&amp;bull; Op 1 juni 2028 over het jaar 2027. Daarnaast publiceren zorgaanbieders het kwaliteitsbeeld per 1 juni op hun eigen website.&lt;/p&gt;</t>
   </si>
   <si>
     <t>7.1.3. De organisatie levert indicatoren en gegevens aan volgens de geldende aanleververplichtingen. Het betreft onder andere (en alleen indien voor de setting van toepassing) de prestatieindicatoren zoals beschreven in de Gids prestatie-indicatoren forensische psychiatrie en de doelmatigheidsindicatoren voor de FPC’s zoals beschreven in de Handleiding bekostiging en verantwoording van DJI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -413,51 +413,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="2072.637" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1214.989" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -519,59 +519,50 @@
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>