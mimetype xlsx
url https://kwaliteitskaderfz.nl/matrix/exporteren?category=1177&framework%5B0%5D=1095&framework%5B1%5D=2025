--- v1 (2026-02-04)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Kwaliteitsmanagement</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1. De organisatie heeft een meerjarenplan waarin beschreven wordt hoe de organisatie de kwaliteitsaspecten genoemd in dit Kwaliteitskader beoogt te implementeren. De organisatie actualiseert het meerjarenplan minimaal jaarlijks. Het meerjarenplan is vormvrij en mag desgewenst ge&amp;iuml;ntegreerd worden met andere meerjarenplannen van de organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.3 Praktische punten (pagina 28)&lt;br /&gt;Het kwaliteitsverslag is uiterlijk 31 mei van het volgende kalenderjaar gereed. Het kwaliteitsverslag wordt gepubliceerd, in ieder geval op de website van de organisatie. Hiermee is het kwaliteitsverslag toegankelijk voor iedereen en daarmee wordt in een transparante informatieverstrekking aan de maatschappij en andere stakeholders &lt;br /&gt;voorzien. Het kwaliteitsverslag blijft minimaal 1 jaar openbaar toegankelijk.&lt;/p&gt;</t>
@@ -114,51 +114,51 @@
 mede beoordeeld vanuit het patiëntperspectief door transparantie per zorgaanbieder en vakgroep aan patiënten en verzekeraars, zoals de Patient Reported Outcome Measures (PROM’s), Patient Reported Experience Measures (PREM’s) en kwaliteit van leven, en het maatschappelijke perspectief op toegankelijkheid en betaalbaarheid. Dit gebeurt vanuit registraties waarvan de nut en noodzaak is getoetst (conform de afgesproken governance) en wordt onderschreven waarin de (generieke) PROM’s en PREM’s zijn meegenomen, maar ook aan de hand van aanvullende brondata (zie ook het thema digitalisering) zoals Vektis, DHD (Dutch Hospital Data) in relatie tot onder andere de kwaliteitsregistraties, Elektronisch voorschrijven (EVS) en Palga, zodat kwaliteitsgegevens in samenhang kunnen worden beoordeeld tot (kosten) efectiviteit en doelmatigheid.</t>
   </si>
   <si>
     <t>e. Om de cyclus rond te maken worden bij 
 voorkeur vanuit registraties waarvan de nut en noodzaak is getoetst en wordt onderschreven continu data beschikbaar gemaakt voor zorgverleners, patiënten, zorgaanbieders, zorgverzekeraars en overheidspartijen om vanuit maatschappelijk perspectief kennishiaten in kaart te brengen, te agenderen, te evalueren/duiden, de inzichten vervolgens te (de-)implementeren en resultaten ten aanzien van passende zorg te monitoren.</t>
   </si>
   <si>
     <t>g. Zorgverleners verzamelen en 
 registreren, waar relevant, op systematische wijze gegevens over de kwaliteit van zorg om allereerst continu leren en verbeteren op lokaal niveau (bv huisartsen en ziekenhuizen), regionaal niveau en landelijk niveau mogelijk te maken. Binnen de GGZ gebeurt dit o.a. aan de hand van zorgvraagtypering.</t>
   </si>
   <si>
     <t>d. De ggz werkt verder aan het vergroten 
 van de transparantie en het verschaffen van uitkomstinformatie. In het komende jaar ontwikkelen we een realistisch tijdpad via de doorontwikkeling van zorgvraagtypering en CQI waarlangs we onder de juiste randvoorwaarden (privacy ed.) deze ambitie kunnen invullen, met als deadline voor beide doorontwikkelingen 1 januari 2025.</t>
   </si>
   <si>
     <t>a. Er is versnelling nodig in het transparant 
 maken van kwaliteitsgegevens in de ggz. Partijen gaan onder procesbegeleiding van het Zorginstituut werken aan meer uitkomstinformatie ten behoeve van toezicht, samen beslissen, leren en verbeteren en voor ondersteuning van zorgverzekeraars bij het contracteren van de juiste zorgaanbieder middels kwalitatieve en kwantitatieve uitkomstindicatoren.</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. E. Resultaten van de tevredenheids- en/of ervaringsmetingen zijn vindbaar voor pati&amp;euml;nten/ cli&amp;euml;nten (en hun naasten) (bijvoorbeeld door publicatie in kwaliteitsverslag en/of op website) en worden met de betreffende professionals besproken (zowel uitkomsten van tevredenheidsen/ of ervaringsonderzoeken onder pati&amp;euml;nten/cli&amp;euml;nten/naasten als tevredenheids- en ervaringsonderzoeken onder professionals).&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -452,51 +452,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="2072.637" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="986.188" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2008.938" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -637,59 +637,50 @@
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>