--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Kwaliteitsmanagement</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1. De organisatie heeft een meerjarenplan waarin beschreven wordt hoe de organisatie de kwaliteitsaspecten genoemd in dit Kwaliteitskader beoogt te implementeren. De organisatie actualiseert het meerjarenplan minimaal jaarlijks. Het meerjarenplan is vormvrij en mag desgewenst ge&amp;iuml;ntegreerd worden met andere meerjarenplannen van de organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;7.1.1. A. De organisatie stelt het meerjarenplan op in afstemming met een vertegenwoordiging van pati&amp;euml;nten/cli&amp;euml;nten (eventueel in een pati&amp;euml;nten/cli&amp;euml;nten- of verwantenraad), en medische en professionele staf (bijvoorbeeld vertegenwoordiging in een verpleegkundig-agogische adviesraad). Daarnaast bespreekt de organisatie het meerjarenplan binnen het lerend netwerk. Doel hiervan is om samen doelen te stellen en te leren.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Rapportage</t>
@@ -107,51 +107,51 @@
   </si>
   <si>
     <t>Hoofdstuk 5: Bouwsteen 4 Inzicht in kwaliteit
 - Visitatie: De kritische blik van buiten, je laten toetsen en inspireren door anderen, is de kern van werken aan kwaliteit.
 - De vorm hiervan kan variëren. Ook zijn er geen eisen aan de samenstelling van het visitatieteam, maar het is voor de hand liggend om hier in ieder geval mensen met een beperking en verwanten of personen uit hun sociaal netwerk bij te betrekken. Net als professionals met verschillende disciplines
 - Het visitatieteam bekijkt hoe de organisatie de kwaliteit van zorg en de kwaliteit
 van bestaan duidt en onderbouwt in het kwaliteitsbeeld. Dat doen ze ook voor
 de verbeteracties, maar ze geven geen oordeel. Het visitatieteam schrijft een beknopt verslag dat wordt toegevoegd aan het kwaliteitsbeeld of het voortgangsbericht.</t>
   </si>
   <si>
     <t>(mede) zeggenschap</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 5: Bouwsteen 4 inzicht in kwaliteit - Zorgaanbieders bundelen alle verkregen informatie uit de eerste drie bouwstenen in een tweejaarlijks kwaliteitsbeeld, samen met informatie uit andere relevante bronnen en met ervaringsverhalen van mensen met een beperking en hun verwanten, en professionals.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. E. Resultaten van de tevredenheids- en/of ervaringsmetingen zijn vindbaar voor pati&amp;euml;nten/ cli&amp;euml;nten (en hun naasten) (bijvoorbeeld door publicatie in kwaliteitsverslag en/of op website) en worden met de betreffende professionals besproken (zowel uitkomsten van tevredenheidsen/ of ervaringsonderzoeken onder pati&amp;euml;nten/cli&amp;euml;nten/naasten als tevredenheids- en ervaringsonderzoeken onder professionals).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 4: Bouwsteen 3 Professionele ontwikkeling&lt;br /&gt;-Het is van belang om ook een terugkoppeling te geven aan betrokken mensen met een beperking, hun verwanten en sociaal netwerk. Wat gebeurt er met de opmerkingen die zij hebben gemaakt?&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -445,51 +445,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="2072.637" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1214.989" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -594,59 +594,50 @@
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>