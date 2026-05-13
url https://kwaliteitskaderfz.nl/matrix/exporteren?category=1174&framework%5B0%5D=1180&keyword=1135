--- v0 (2025-12-20)
+++ v1 (2026-05-13)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Omgeving</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.3. De organisatie heeft beleid en voert dat uit over hoe zij de maatschappij en de omgeving van de organisatie betrekt.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.3. A. De organisatie voert een actief beleid om de directe omgeving te informeren over haar werkzaamheden en het doel ervan. Voorlichting via website en aan de media hebben als doel om de publieke beeldvorming over de Forensische Zorg te verbeteren en stigmatisering te reduceren. Hierbij wordt zo veel mogelijk in begrijpelijke taal gecommuniceerd en wordt jargon voorkomen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.3. C. Binnen de organisatie zijn de verantwoordelijkheden duidelijk beschreven ten aanzien van de communicatie met de wijk, instanties, gemeente(n), de samenleving, de media, et cetera.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -376,51 +376,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="456.46" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -432,59 +432,50 @@
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>