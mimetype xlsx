--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Externe communicatie en samenwerking</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. De organisatie werkt samen met andere organisaties binnen en buiten de Forensische Zorg om continu&amp;iuml;teit van zorg te realiseren.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;c. Zorgpartijen spreken af om de samenwerking in de regio te bevorderen. Dit begint met het goed in kaart brengen van de feitelijke situatie in een zogenaamd &amp;ldquo;regiobeeld&amp;rdquo;. De toenemende druk op de toegankelijkheid van zorg door de mismatch tussen zorgvraag en zorgaanbod is daarbij het grootste punt van aandacht. Partijen hebben afgesproken om voor het opstellen van regiobeelden de schaal van de zorgkantoorregio te hanteren. Op basis van het regiobeeld wordt door de regionale zorgpartijen een &amp;ldquo;regioplan&amp;rdquo; opgesteld. Onder regionale zorgpartijen worden steeds alle voor de samenwerking relevant geachte partijen verstaan, dus bijvoorbeeld inclusief relevante UMC&amp;rsquo;s, welzijn, gemeenten pati&amp;euml;ntenorganisaties etc. In dit plan is inzichtelijk wat de prioritaire regio-opgaven zijn. Dit kan bijvoorbeeld gaan over specifeke doelgroepen als kwetsbare ouderen, maar ook over onderwerpen als het borgen van voldoende specialistische (GGZ) zorg. Daarnaast bevaten de regioplannen afspraken over hoe partijen deze regio-opgaven gecommiteerd gaan aanpakken en wie daarbij betrokken zijn.&lt;/p&gt;</t>
@@ -155,51 +155,51 @@
   <si>
     <t>Leerklimaat</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.7. B. De organisatie cre&amp;euml;ert en behoudt opleidingsplaatsen, stageplaatsen, leerwerkplaatsen, plaatsen voor (zij-)instromers, en samenwerking met ROC&amp;rsquo;s, hogescholen en universiteiten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Innovatie</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.4. A. Landelijke ontwikkelingen en wetenschappelijk onderzoek worden gevolgd en, na afweging en waar mogelijk, ge&amp;iuml;mplementeerd. Hierbij wordt aansluiting gezocht met bijvoorbeeld collega-instellingen, het Wetenschappelijk Onderzoek- en Documentatiecentrum (WODC), universiteiten, lectoraten, Hbo-instellingen, het Expertisecentrum Forensische Psychiatrie (EFP) en KFZ, om onder andere het delen van kennis en informatie te bewerkstelligen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Kwaliteitsmanagement</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. G. De organisatie toetst jaarlijks de werking van het kwaliteit- en veiligheidsmanagementsysteem. Voorbeelden van instrumenten hiervoor zijn: directie- of systeembeoordeling, kwaliteitsvisitaties en/of een kwaliteitscertificering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.3.2 Daarnaast vindt er minimaal &amp;eacute;&amp;eacute;n keer per jaar een vorm van reflectie plaats met &amp;eacute;&amp;eacute;n of meer externe(n) op &amp;eacute;&amp;eacute;n of meer van bovengenoemde onderwerpen. Deze reflectie vindt gestructureerd/ methodisch plaats. Dit kan in de vorm van een bedrijfsbezoek door &amp;eacute;&amp;eacute;n of meer personen van buiten de boerderij, externe intervisie of een externe audit.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -493,51 +493,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="537.869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1324.677" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="481.168" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -754,59 +754,50 @@
       </c>
       <c r="B26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="D28" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>