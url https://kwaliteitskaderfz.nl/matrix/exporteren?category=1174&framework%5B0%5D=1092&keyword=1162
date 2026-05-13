--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>6.1.1. B Overdracht is gericht op continuïteit van zorg met een optimale overdracht van informatie. De patiënt/cliënt is zoveel mogelijk betrokken bij zijn/haar overdracht. Tijdens het proces van overdracht wordt met elkaar afgesproken welke informatie (binnen de wettelijke kaders) wordt uitgewisseld bij de overdracht. Doel is om zorg te dragen voor een doelmatige en veilige zorg en de continuïteit van zorg.</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. C. De organisatie organiseert een &amp;ldquo;warme&amp;rdquo; overdracht. Indien mogelijk vindt kennismaking met de vervolgorganisatie plaats binnen de overdragende organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>6.1.1. D. Professionals stemmen inhoud en taal van de overdracht af om behandeling en begeleiding goed op elkaar te laten aansluiten. Waar mogelijk delen de organisaties informatie om dubbel werk te voorkomen (bijvoorbeeld dat de ene organisatie gebruik maakt van de delictanalyse van de andere organisatie en niet opnieuw zelf bij de patiënt/cliënt de delictanalyse gaat uitvoeren).</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. H. De organisatie heeft aandacht voor de doelen gericht op uitstroom en nazorg (zoals dagbesteding, financi&amp;euml;n, wonen, sociaal netwerk, relatie) en er wordt actie ondernomen om deze doelen na te streven.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -376,51 +376,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="485.881" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
@@ -436,59 +436,50 @@
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>