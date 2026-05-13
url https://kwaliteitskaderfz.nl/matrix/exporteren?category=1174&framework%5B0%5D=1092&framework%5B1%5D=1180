--- v1 (2025-12-19)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Externe communicatie en samenwerking</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. De organisatie werkt samen met andere organisaties binnen en buiten de Forensische Zorg om continu&amp;iuml;teit van zorg te realiseren.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 4: Bouwsteen 3 Professionele ontwikkeling -Organisaties werken samen met beroepsorganisaties, academische werkplaatsen en andere partijen. Het leren van elkaar, ook over de grenzen van de beroepsgroepen heen, is hierin heel belangrijk: elkaar leren begrijpen, samen ontdekken en samen ontwikkelen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. E. De organisatie werkt actief toe naar samenwerkingsverbanden met organisaties buiten de Forensische Zorg.&lt;/p&gt;</t>
@@ -123,51 +123,51 @@
   <si>
     <t>&lt;p&gt;4.1.7. B. De organisatie cre&amp;euml;ert en behoudt opleidingsplaatsen, stageplaatsen, leerwerkplaatsen, plaatsen voor (zij-)instromers, en samenwerking met ROC&amp;rsquo;s, hogescholen en universiteiten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Innovatie</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.4. A. Landelijke ontwikkelingen en wetenschappelijk onderzoek worden gevolgd en, na afweging en waar mogelijk, ge&amp;iuml;mplementeerd. Hierbij wordt aansluiting gezocht met bijvoorbeeld collega-instellingen, het Wetenschappelijk Onderzoek- en Documentatiecentrum (WODC), universiteiten, lectoraten, Hbo-instellingen, het Expertisecentrum Forensische Psychiatrie (EFP) en KFZ, om onder andere het delen van kennis en informatie te bewerkstelligen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Kwaliteitsmanagement</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. G. De organisatie toetst jaarlijks de werking van het kwaliteit- en veiligheidsmanagementsysteem. Voorbeelden van instrumenten hiervoor zijn: directie- of systeembeoordeling, kwaliteitsvisitaties en/of een kwaliteitscertificering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 5: Bouwsteen 4 Inzicht in kwaliteit - Visitatie voor de kritische blik van buiten, organisaties laten zich toetsten en inspireren door anderen. Het uitnodigen van organisaties buiten de gehandicaptensector en belangrijke ketenpartners zoals huisartsengroepen waarmee wordt samengewerkt, de gemeente of het ziekenhuis, kan frisse, nieuwe invalshoeken op leveren&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 5: Bouwsteen 4 Inzicht in kwaliteit - Visitatie: De kritische blik van buiten, je laten toetsen en inspireren door anderen, is de kern van werken aan kwaliteit. - De vorm hiervan kan vari&amp;euml;ren. Ook zijn er geen eisen aan de samenstelling van het visitatieteam, maar het is voor de hand liggend om hier in ieder geval mensen met een beperking en verwanten of personen uit hun sociaal netwerk bij te betrekken. Net als professionals met verschillende disciplines - Het visitatieteam bekijkt hoe de organisatie de kwaliteit van zorg en de kwaliteit van bestaan duidt en onderbouwt in het kwaliteitsbeeld. Dat doen ze ook voor de verbeteracties, maar ze geven geen oordeel. Het visitatieteam schrijft een beknopt verslag dat wordt toegevoegd aan het kwaliteitsbeeld of het voortgangsbericht.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -461,51 +461,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="537.869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="954.338" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -675,59 +675,50 @@
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22" t="s">
         <v>32</v>
       </c>
       <c r="C22" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>3</v>
       </c>
       <c r="C23" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>