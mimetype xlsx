--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Externe communicatie en samenwerking</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. De organisatie werkt samen met andere organisaties binnen en buiten de Forensische Zorg om continu&amp;iuml;teit van zorg te realiseren.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. E. De organisatie werkt actief toe naar samenwerkingsverbanden met organisaties buiten de Forensische Zorg.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>6.1.1. B Overdracht is gericht op continuïteit van zorg met een optimale overdracht van informatie. De patiënt/cliënt is zoveel mogelijk betrokken bij zijn/haar overdracht. Tijdens het proces van overdracht wordt met elkaar afgesproken welke informatie (binnen de wettelijke kaders) wordt uitgewisseld bij de overdracht. Doel is om zorg te dragen voor een doelmatige en veilige zorg en de continuïteit van zorg.</t>
@@ -111,51 +111,51 @@
   <si>
     <t>&lt;p&gt;4.1.5. D. Professionals bewaken de grenzen van hun vakbekwaamheid. Wanneer die grens bereikt is, zorgen ze dat ze nauw samenwerken met een voor de handeling/taak bekwame collega/partner.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Leerklimaat</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.7. B. De organisatie cre&amp;euml;ert en behoudt opleidingsplaatsen, stageplaatsen, leerwerkplaatsen, plaatsen voor (zij-)instromers, en samenwerking met ROC&amp;rsquo;s, hogescholen en universiteiten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Innovatie</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.4. A. Landelijke ontwikkelingen en wetenschappelijk onderzoek worden gevolgd en, na afweging en waar mogelijk, ge&amp;iuml;mplementeerd. Hierbij wordt aansluiting gezocht met bijvoorbeeld collega-instellingen, het Wetenschappelijk Onderzoek- en Documentatiecentrum (WODC), universiteiten, lectoraten, Hbo-instellingen, het Expertisecentrum Forensische Psychiatrie (EFP) en KFZ, om onder andere het delen van kennis en informatie te bewerkstelligen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Kwaliteitsmanagement</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. G. De organisatie toetst jaarlijks de werking van het kwaliteit- en veiligheidsmanagementsysteem. Voorbeelden van instrumenten hiervoor zijn: directie- of systeembeoordeling, kwaliteitsvisitaties en/of een kwaliteitscertificering.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -449,51 +449,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="537.869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
@@ -645,59 +645,50 @@
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>