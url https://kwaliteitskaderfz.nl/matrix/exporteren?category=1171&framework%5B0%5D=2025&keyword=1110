--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,101 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>(mede) zeggenschap</t>
   </si>
   <si>
     <t>5.1.2. D. De organisatie is een lerende organisatie, waarin ervaringen van patiënten/cliënten/naasten en professionals worden meegenomen in de analyse en het verbeteren van de uitvoering.</t>
   </si>
   <si>
     <t>5.1.5. De Forensische Zorg is expliciet vertegenwoordigd in de medezeggenschapsorganen.</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.5. A. Iedere organisatie heeft conform de geldende wet- en regelgeving de medezeggenschap geregeld voor medewerkers (Ondernemingsraad), medische en professionele staf (bijvoorbeeld verpleegkundige-agogische adviesraad) en pati&amp;euml;nten/cli&amp;euml;nten (pati&amp;euml;nten/cli&amp;euml;ntenraad en voor de LVB-doelgroep aangevuld met een verwantenraad).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler Professionals (pagina 28)&lt;br /&gt;&amp;bull; De resultaten van het medewerkerstevredenheidsonderzoek (MTO) worden &lt;br /&gt;inzichtelijk gemaakt. Het MTO wordt minimaal eens per 2 jaar uitgevoerd. Als de &lt;br /&gt;uitkomsten van het MTO, of andere zaken, daartoe aanleiding geven kan vaker &lt;br /&gt;ook nodig zijn.&lt;br /&gt;&amp;bull; Het inzicht geven in de deskundigheid die past bij de betreffende doelgroep.&lt;/p&gt;</t>
   </si>
   <si>
     <t>5.1.5. B. Organisaties die naast Forensische Zorg ook andere typen dienstverlening hebben, dragen zorg voor evenredige vertegenwoordiging van betrokkenen vanuit de Forensische Zorg.</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. D. De organisatie is een lerende organisatie, waarin ervaringen van pati&amp;euml;nten/cli&amp;euml;nten/naasten en professionals worden meegenomen in de analyse en het verbeteren van de uitvoering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 1: Cli&amp;euml;nten - De organisatie waarborgt dat voor elke cli&amp;euml;nt op maat een woonzorgplan is opgesteld. Het woonzorgplan is een middel voor zorgprofessionals en cli&amp;euml;nten om goed in gesprek te blijven, waarbij:&lt;/p&gt;
 &lt;p&gt;c) het team de integrale woonzorg zo organiseert dat alle relevante (zorg)professionals betrokken worden, inclusief het behandelperspectief (o.a. meer en minder inzetten van behandeling indien van toepassing) en de vroegsignalering op alle leefgebieden.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -389,51 +389,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="418.755" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="471.742" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -467,59 +467,50 @@
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>