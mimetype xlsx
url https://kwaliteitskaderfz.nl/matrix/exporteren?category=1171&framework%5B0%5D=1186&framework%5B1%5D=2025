--- v1 (2026-03-21)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Omgeving</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. De organisatie zorgt voor een veilig werk- en leefklimaat.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Veiligheid en zorg</t>
@@ -174,51 +174,51 @@
     <t>&lt;p&gt;5.1.2. D. De organisatie is een lerende organisatie, waarin ervaringen van pati&amp;euml;nten/cli&amp;euml;nten/naasten en professionals worden meegenomen in de analyse en het verbeteren van de uitvoering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;jaarlijkse cli&amp;euml;ntervaringsonderzoek is verplicht op grond van artikel 2.5.1, eerste lid, van de Wmo 2015.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 1: Cli&amp;euml;nten - De organisatie waarborgt dat voor elke cli&amp;euml;nt op maat een woonzorgplan is opgesteld. Het woonzorgplan is een middel voor zorgprofessionals en cli&amp;euml;nten om goed in gesprek te blijven, waarbij:&lt;/p&gt;
 &lt;p&gt;c) het team de integrale woonzorg zo organiseert dat alle relevante (zorg)professionals betrokken worden, inclusief het behandelperspectief (o.a. meer en minder inzetten van behandeling indien van toepassing) en de vroegsignalering op alle leefgebieden.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Artikel 39. Klachtregeling en medezeggenschap bij aanbieders van maatschappelijke ondersteuning&lt;/p&gt;
 &lt;p&gt;1. Aanbieders stellen een regeling vast voor de afhandeling van klachten van cli&amp;euml;nten en voor de medezeggenschap van cli&amp;euml;nten over voorgenomen besluiten van de aanbieder welke voor de gebruikers van belang zijn, ten aanzien van [alle voorzieningen OF de volgende voorzieningen&lt;/p&gt;
 &lt;p&gt;2. Onverminderd andere handhavingsbevoegdheden ziet het college toe op de naleving van de klachtregelingen en medezeggenschapsregelingen van aanbieders door periodieke overleggen met de aanbieders en een jaarlijks cli&amp;euml;ntervaringsonderzoek.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.3. C. De organisatie heeft een visie en beleid over de inzet van ervaringsdeskundigheid binnen de organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 3.11: Inzetten van ervaringsdeskundigheid. De organisatie zet ervaringsdeskundigheid in voor de woonzorg aan cli&amp;euml;nten, waarbij:&lt;br /&gt;a) de organisatie waarborgt dat ervaringsdeskundigen ingezet kunnen worden: &lt;br /&gt;&amp;bull; voor de juiste woonzorg van cli&amp;euml;nten vanwege de kennis en ervaring die &lt;br /&gt;ze hebben;&lt;br /&gt;&amp;bull; als onderdeel van het professionele team.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;Pijler Professionals (pagina 28) &lt;br /&gt;&amp;bull; De inzet van ervaringsdeskundigen. De organisatie geeft aan op welke manier &lt;br /&gt;ervaringsdeskundigen zijn ingezet en wat deze inzet heeft opgeleverd.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -512,51 +512,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="523.729" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="796.234" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="813.944" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -818,59 +818,50 @@
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>19</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>26</v>
       </c>
       <c r="B31" t="s">
         <v>48</v>
       </c>
       <c r="D31" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>