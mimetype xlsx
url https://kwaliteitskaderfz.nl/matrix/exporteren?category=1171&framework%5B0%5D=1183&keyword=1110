--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>(mede) zeggenschap</t>
   </si>
   <si>
     <t>5.1.2. D. De organisatie is een lerende organisatie, waarin ervaringen van patiënten/cliënten/naasten en professionals worden meegenomen in de analyse en het verbeteren van de uitvoering.</t>
   </si>
   <si>
     <t>4.2.2. Elke zorgboerderij zet zich in om ervaringen (narratief onderzoek) en/of feedback van deelnemers en eventuele andere betrokkenen op te halen. Omdat het voor deelnemers en betrokkenen spannend kan zijn zich uit te spreken, wordt minimaal één keer per jaar een ervaringsonderzoek uitgevoerd waarbij er extra aandacht is voor voldoende veiligheid om zich uit te spreken.
 Zie uitgangspunten bij methoden om ervaringen op te halen.</t>
   </si>
   <si>
@@ -60,51 +60,51 @@
   <si>
     <t>&lt;p&gt;5.1.5. A. Iedere organisatie heeft conform de geldende wet- en regelgeving de medezeggenschap geregeld voor medewerkers (Ondernemingsraad), medische en professionele staf (bijvoorbeeld verpleegkundige-agogische adviesraad) en pati&amp;euml;nten/cli&amp;euml;nten (pati&amp;euml;nten/cli&amp;euml;ntenraad en voor de LVB-doelgroep aangevuld met een verwantenraad).&lt;/p&gt;</t>
   </si>
   <si>
     <t>5.1.5. B. Organisaties die naast Forensische Zorg ook andere typen dienstverlening hebben, dragen zorg voor evenredige vertegenwoordiging van betrokkenen vanuit de Forensische Zorg.</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. D. De organisatie is een lerende organisatie, waarin ervaringen van pati&amp;euml;nten/cli&amp;euml;nten/naasten en professionals worden meegenomen in de analyse en het verbeteren van de uitvoering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2.2. Elke zorgboerderij zet zich in om ervaringen (narratief onderzoek) en/of feedback van deelnemers en eventuele andere betrokkenen op te halen. Omdat het voor deelnemers en betrokkenen spannend kan zijn zich uit te spreken, wordt minimaal &amp;eacute;&amp;eacute;n keer per jaar een ervaringsonderzoek uitgevoerd waarbij er extra aandacht is voor voldoende veiligheid om zich uit te spreken. Zie uitgangspunten bij methoden om ervaringen op te halen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2.2 Uitgangpunten bij methoden om ervaringen op te halen. Een zorgboer kan kiezen uit verschillende methoden voor het ophalen van ervaringen. De volgende criteria helpen de zorgboer om (een) geschikte methode(n) te kiezen: - Met behulp van de gekozen methode(n) worden ervaringen direct bij deelnemers en/of hun naasten worden opgehaald aan de hand van vragen, een gesprek of observatie. - In de gekozen methode(n) is er extra aandacht voor de veiligheid van deelnemers om zich vrij uit te kunnen spreken. - In de gekozen methode(n) krijgen alle deelnemers en/of hun naasten de gelegenheid deel te nemen en hun ervaringen te delen. - Met de gekozen methode(n) worden minimaal 1 keer per jaar ervaringen opgehaald. - De methode stelt de zorgboerderij in staat om de geanonimiseerde uitkomsten van de metingen en datgene dat de zorgboerderij hiervan heeft geleerd te delen met de deelnemers, eventuele betrokkenen en in het kwaliteitsverslag.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2.2. Daarnaast zijn er vaste momenten waarop deelnemers en/of wettelijke vertegenwoordigers gezamenlijk inspraak hebben over hoe het gaat op de zorgboerderij en de kwaliteit van zorg die geleverd wordt. Dit gebeurt bijvoorbeeld tijdens inspraakavonden, keukentafelgesprekken of bewoners-overleggen waarin met elkaar gesproken kan worden over de kernwaarden: welke kernwaarden zijn belangrijk, welke worden duidelijk ervaren en welke zouden versterkt kunnen worden?&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2.2. Wanneer er ook andere betrokkenen zijn, zoals mantelzorgers en naasten, dan zijn er ook met hen afspraken over de wijze waarop zij hun stem kunnen laten horen.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -398,51 +398,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="418.755" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1120.584" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -500,59 +500,50 @@
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>3</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>3</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>