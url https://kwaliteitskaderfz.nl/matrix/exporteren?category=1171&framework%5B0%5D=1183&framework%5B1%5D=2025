--- v1 (2026-03-21)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Omgeving</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. De organisatie zorgt voor een veilig werk- en leefklimaat.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.3.2 Minimaal vier keer per jaar is er een vorm van werkoverleg met de zorgboer en begeleiders waarin er voldoende tijd en ruimte is om samen te reflecteren, te leren en afspraken te maken over de acties die daaruit voortvloeien. De zorgboerderij beschrijft wat zij leert van deze reflectie en zet deze lessen om in concrete acties die daarna ook weer onderwerp van reflectie worden.&lt;/p&gt;</t>
@@ -188,51 +188,51 @@
   </si>
   <si>
     <t>&lt;p&gt;Pijler 1: Cli&amp;euml;nten - De organisatie waarborgt dat voor elke cli&amp;euml;nt op maat een woonzorgplan is opgesteld. Het woonzorgplan is een middel voor zorgprofessionals en cli&amp;euml;nten om goed in gesprek te blijven, waarbij:&lt;/p&gt;
 &lt;p&gt;c) het team de integrale woonzorg zo organiseert dat alle relevante (zorg)professionals betrokken worden, inclusief het behandelperspectief (o.a. meer en minder inzetten van behandeling indien van toepassing) en de vroegsignalering op alle leefgebieden.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2.2 Uitgangpunten bij methoden om ervaringen op te halen. Een zorgboer kan kiezen uit verschillende methoden voor het ophalen van ervaringen. De volgende criteria helpen de zorgboer om (een) geschikte methode(n) te kiezen: - Met behulp van de gekozen methode(n) worden ervaringen direct bij deelnemers en/of hun naasten worden opgehaald aan de hand van vragen, een gesprek of observatie. - In de gekozen methode(n) is er extra aandacht voor de veiligheid van deelnemers om zich vrij uit te kunnen spreken. - In de gekozen methode(n) krijgen alle deelnemers en/of hun naasten de gelegenheid deel te nemen en hun ervaringen te delen. - Met de gekozen methode(n) worden minimaal 1 keer per jaar ervaringen opgehaald. - De methode stelt de zorgboerderij in staat om de geanonimiseerde uitkomsten van de metingen en datgene dat de zorgboerderij hiervan heeft geleerd te delen met de deelnemers, eventuele betrokkenen en in het kwaliteitsverslag.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2.2. Daarnaast zijn er vaste momenten waarop deelnemers en/of wettelijke vertegenwoordigers gezamenlijk inspraak hebben over hoe het gaat op de zorgboerderij en de kwaliteit van zorg die geleverd wordt. Dit gebeurt bijvoorbeeld tijdens inspraakavonden, keukentafelgesprekken of bewoners-overleggen waarin met elkaar gesproken kan worden over de kernwaarden: welke kernwaarden zijn belangrijk, welke worden duidelijk ervaren en welke zouden versterkt kunnen worden?&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2.2. Wanneer er ook andere betrokkenen zijn, zoals mantelzorgers en naasten, dan zijn er ook met hen afspraken over de wijze waarop zij hun stem kunnen laten horen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.3. C. De organisatie heeft een visie en beleid over de inzet van ervaringsdeskundigheid binnen de organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 3.11: Inzetten van ervaringsdeskundigheid. De organisatie zet ervaringsdeskundigheid in voor de woonzorg aan cli&amp;euml;nten, waarbij:&lt;br /&gt;a) de organisatie waarborgt dat ervaringsdeskundigen ingezet kunnen worden: &lt;br /&gt;&amp;bull; voor de juiste woonzorg van cli&amp;euml;nten vanwege de kennis en ervaring die &lt;br /&gt;ze hebben;&lt;br /&gt;&amp;bull; als onderdeel van het professionele team.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;Pijler Professionals (pagina 28) &lt;br /&gt;&amp;bull; De inzet van ervaringsdeskundigen. De organisatie geeft aan op welke manier &lt;br /&gt;ervaringsdeskundigen zijn ingezet en wat deze inzet heeft opgeleverd.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -526,51 +526,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="523.729" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1120.584" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="813.944" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -859,59 +859,50 @@
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>22</v>
       </c>
       <c r="C33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>29</v>
       </c>
       <c r="B34" t="s">
         <v>53</v>
       </c>
       <c r="D34" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>