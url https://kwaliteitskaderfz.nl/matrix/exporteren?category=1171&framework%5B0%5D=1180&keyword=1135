--- v0 (2025-12-20)
+++ v1 (2026-05-13)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Omgeving</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. De organisatie zorgt voor een veilig werk- en leefklimaat.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 6: De rol van de zorgaanbieder - Zorgaanbieders zijn verantwoordelijk voor het cre&amp;euml;ren van randvoorwaarden, zodat professionals hun werk goed kunnen doen en zij de mensen aan wie zij zorg en ondersteuning verlenen, centraal kunnen stellen.&lt;/p&gt;
 &lt;p&gt;- Formele randvoorwaarden: a. Cli&amp;euml;ntenraden, verwantenraden, ondernemingraden en ervaringsdeskundigen b. Richting professionals: Beschikbaarstellen van ruimte, tijd en geld voor de ontwikkeling van de professionals, en voor de ontwikkeling van passende leermiddelen en kennistrategie&amp;euml;n. Stimulans aan te sluiten bij een beroepsvereniging. c. De zorgorganisatie heeft een verantwoordelijkheid bij de implementatie van deze standaarden. d. Ondersteunende diensten zijn goed gefaciliteerd, zowel de personele bezetting al materiele omgeving&lt;/p&gt;
 &lt;p&gt;- Cultuur en gedrag a.Zorgaanbieders zijn verantwoordelijk voor een fysiek en sociaal veilige omgeving. Daarnaast ook een veilige en gezonde omgeving.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -375,102 +375,93 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="654.697" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>