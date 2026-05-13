--- v0 (2025-12-20)
+++ v1 (2026-05-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Kwaliteitsmanagement</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. A. De organisatie heeft een aanpak gericht op het continu kunnen ontwikkelen en borgen van de kwaliteit van dienstverlening. Zaken zoals een plan-do-check-act-cyclus (PDCA), normeren, meten (door bijvoorbeeld audits), herontwerpen en verbeteren, ondersteunen deze aanpak.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. B. De organisatie faciliteert het continu leren en gestructureerd ontwikkelen en verbeteren van de praktijk.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. C. De organisatie werkt aan het verbeteren van processen met als doel een verbetering van effici&amp;euml;ntie, effectiviteit en doelmatigheid.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. E. Resultaten van de tevredenheids- en/of ervaringsmetingen zijn vindbaar voor pati&amp;euml;nten/ cli&amp;euml;nten (en hun naasten) (bijvoorbeeld door publicatie in kwaliteitsverslag en/of op website) en worden met de betreffende professionals besproken (zowel uitkomsten van tevredenheidsen/ of ervaringsonderzoeken onder pati&amp;euml;nten/cli&amp;euml;nten/naasten als tevredenheids- en ervaringsonderzoeken onder professionals).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. G. De organisatie toetst jaarlijks de werking van het kwaliteit- en veiligheidsmanagementsysteem. Voorbeelden van instrumenten hiervoor zijn: directie- of systeembeoordeling, kwaliteitsvisitaties en/of een kwaliteitscertificering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 5: Bouwsteen 4 Inzicht in kwaliteit - Visitatie voor de kritische blik van buiten, organisaties laten zich toetsten en inspireren door anderen. Het uitnodigen van organisaties buiten de gehandicaptensector en belangrijke ketenpartners zoals huisartsengroepen waarmee wordt samengewerkt, de gemeente of het ziekenhuis, kan frisse, nieuwe invalshoeken op leveren.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -385,51 +385,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="510.732" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="447.034" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -460,59 +460,50 @@
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>