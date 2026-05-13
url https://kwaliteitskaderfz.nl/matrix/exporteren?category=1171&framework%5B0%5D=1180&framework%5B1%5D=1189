--- v1 (2026-02-04)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Toetsingskader WMO</t>
   </si>
   <si>
     <t>Omgeving</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. De organisatie zorgt voor een veilig werk- en leefklimaat.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 6: De rol van de zorgaanbieder - Zorgaanbieders zijn verantwoordelijk voor het cre&amp;euml;ren van randvoorwaarden, zodat professionals hun werk goed kunnen doen en zij de mensen aan wie zij zorg en ondersteuning verlenen, centraal kunnen stellen.&lt;/p&gt;
@@ -184,51 +184,51 @@
   <si>
     <t>&lt;p&gt;Hoofdstuk 3: bouwsteen 2 Onderzoek naar de ervaringen van mensen met een beperking - Uiteraard is het onderzoeken van de tevredenheid en de ervaringen van mensen met een beperking en hun verwanten over de geboden zorg en ondersteuning, een dagelijkse taak van professionals.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 3: Bouwsteen 2 Onderzoek naar de ervaringen van mensen met een beperking - De erkende cli&amp;euml;ntervaringsinstrumenten zijn door een onafhankelijke Commissie van Deskundigen beoordeeld aan de hand van acht criteria, waaronder dataverzameling op niveau van de individuele cli&amp;euml;nt, validiteit, betrouwbaarheid en voorwaarden voor gebruik.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 5: Bouwsteen 4 inzicht in kwaliteit - Zorgaanbieders bundelen alle verkregen informatie uit de eerste drie bouwstenen in een tweejaarlijks kwaliteitsbeeld, samen met informatie uit andere relevante bronnen en met ervaringsverhalen van mensen met een beperking en hun verwanten, en professionals.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 3: bouwsteen 2 Onderzoek naar de ervaringen van mensen met een beperking -In de wet is vastgelegd dat de cli&amp;euml;ntenraad meedenkt over de kwaliteit binnen zorgorganisaties &amp;eacute;n advies geeft bij het tot stand komen van verbeteringen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.3 De aanbieder neemt eventuele klachten in behandeling en handelt die tijdig en passend af.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 6: De rol van de zorgaanbieder - Cli&amp;euml;ntenraden, verwantenraden, ondernemingsraden en ervaringsdeskundigen spelen een heel belangrijke rol in het verbeteren van de kwaliteit van zorg en ondersteuning. Het is daarom belangrijk dat zorgorganisaties deze raden ondersteunen en met hen op structurele basis in gesprek gaan.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.3. C. De organisatie heeft een visie en beleid over de inzet van ervaringsdeskundigheid binnen de organisatie.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -522,51 +522,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="523.729" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1048.601" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.114" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -856,59 +856,50 @@
       </c>
       <c r="D34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>17</v>
       </c>
       <c r="C35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>23</v>
       </c>
       <c r="B36" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>