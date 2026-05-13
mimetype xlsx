--- v1 (2026-03-21)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Omgeving</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. De organisatie zorgt voor een veilig werk- en leefklimaat.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 6: De rol van de zorgaanbieder - Zorgaanbieders zijn verantwoordelijk voor het cre&amp;euml;ren van randvoorwaarden, zodat professionals hun werk goed kunnen doen en zij de mensen aan wie zij zorg en ondersteuning verlenen, centraal kunnen stellen.&lt;/p&gt;
@@ -197,51 +197,51 @@
   <si>
     <t>&lt;p&gt;4.2.2 Uitgangpunten bij methoden om ervaringen op te halen. Een zorgboer kan kiezen uit verschillende methoden voor het ophalen van ervaringen. De volgende criteria helpen de zorgboer om (een) geschikte methode(n) te kiezen: - Met behulp van de gekozen methode(n) worden ervaringen direct bij deelnemers en/of hun naasten worden opgehaald aan de hand van vragen, een gesprek of observatie. - In de gekozen methode(n) is er extra aandacht voor de veiligheid van deelnemers om zich vrij uit te kunnen spreken. - In de gekozen methode(n) krijgen alle deelnemers en/of hun naasten de gelegenheid deel te nemen en hun ervaringen te delen. - Met de gekozen methode(n) worden minimaal 1 keer per jaar ervaringen opgehaald. - De methode stelt de zorgboerderij in staat om de geanonimiseerde uitkomsten van de metingen en datgene dat de zorgboerderij hiervan heeft geleerd te delen met de deelnemers, eventuele betrokkenen en in het kwaliteitsverslag.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 5: Bouwsteen 4 inzicht in kwaliteit - Zorgaanbieders bundelen alle verkregen informatie uit de eerste drie bouwstenen in een tweejaarlijks kwaliteitsbeeld, samen met informatie uit andere relevante bronnen en met ervaringsverhalen van mensen met een beperking en hun verwanten, en professionals.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 3: bouwsteen 2 Onderzoek naar de ervaringen van mensen met een beperking -In de wet is vastgelegd dat de cli&amp;euml;ntenraad meedenkt over de kwaliteit binnen zorgorganisaties &amp;eacute;n advies geeft bij het tot stand komen van verbeteringen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2.2. Daarnaast zijn er vaste momenten waarop deelnemers en/of wettelijke vertegenwoordigers gezamenlijk inspraak hebben over hoe het gaat op de zorgboerderij en de kwaliteit van zorg die geleverd wordt. Dit gebeurt bijvoorbeeld tijdens inspraakavonden, keukentafelgesprekken of bewoners-overleggen waarin met elkaar gesproken kan worden over de kernwaarden: welke kernwaarden zijn belangrijk, welke worden duidelijk ervaren en welke zouden versterkt kunnen worden?&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 6: De rol van de zorgaanbieder - Cli&amp;euml;ntenraden, verwantenraden, ondernemingsraden en ervaringsdeskundigen spelen een heel belangrijke rol in het verbeteren van de kwaliteit van zorg en ondersteuning. Het is daarom belangrijk dat zorgorganisaties deze raden ondersteunen en met hen op structurele basis in gesprek gaan.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.2.2. Wanneer er ook andere betrokkenen zijn, zoals mantelzorgers en naasten, dan zijn er ook met hen afspraken over de wijze waarop zij hun stem kunnen laten horen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.3. C. De organisatie heeft een visie en beleid over de inzet van ervaringsdeskundigheid binnen de organisatie.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -535,51 +535,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="523.729" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1048.601" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1120.584" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -892,59 +892,50 @@
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>21</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>28</v>
       </c>
       <c r="B37" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>