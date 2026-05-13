--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Toetsingskader WMO</t>
   </si>
   <si>
     <t>Vakbekwaamheid</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.1. De professionals in de Forensische Zorg hebben een professionele grondhouding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1 De door de aanbieder in het kader van de geboden voorziening aangewezen beroepskracht is vakbekwaam.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.2. De professional werkt methodisch en volgens (zorg)standaarden.&lt;/p&gt;
 &lt;p&gt;4.1.2. A. Om tot een optimaal behandel- en/of begeleidingsresultaat te komen, werken zorgprofessionals per setting volgens de daar geldende methoden, modules en richtlijnen, zo veel als mogelijk &amp;lsquo;evidence- based&amp;rsquo;, dan wel volgens &amp;lsquo;good clinical practice&amp;rsquo; en, waar mogelijk, volgens de laatste (wetenschappelijke) inzichten in relatie tot de doelgroep. De zorgstandaarden en generieke modules die bij het ZiNL gedeponeerd zijn geven de richting en zijn de basis voor de Forensische Zorg.&lt;/p&gt;</t>
   </si>
   <si>
     <t>4.1.2. B. De professional handelt in lijn met de voor de sector beschikbare (zorg)standaarden en multidisciplinaire richtlijnen. Wanneer de professional daarvan afwijkt, motiveert hij/zij dit zorgvuldig met behulp van door de sector en/of professie erkende argumenten.</t>
   </si>
   <si>
     <t>4.1.4. De professional houdt zich aan de professionele standaard, die bestaat uit vakinhoudelijke standaarden, beroepsethische normen en veldnormen.</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.4. A. De professional houdt zich aan vakinhoudelijke standaarden, zoals methodieken, gevalideerde instrumenten en richtlijnen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.4. B. De professional houdt zich aan de voor zijn/haar beroep geldende beroepsethische normen, onder andere vastgelegd in de beroepscodes (o.a. NIP, BPSW, V&amp;amp;VN, NVvP) en verfijnd/ aangevuld in jurisprudentie vanuit het tuchtrecht.&lt;/p&gt;</t>
   </si>
   <si>
     <t>4.1.4. C. De professional houdt zich aan de binnen de organisatie geldende gedragscodes en kwaliteitsdocumenten (zoals zorgprogrammering) die in de sector of branche ontwikkeld zijn.</t>
   </si>
   <si>
     <t>4.1.5. De professionals die werkzaam zijn binnen de Forensische Zorg zijn bevoegd en vakbekwaam.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -395,51 +395,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="610.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -494,59 +494,50 @@
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>