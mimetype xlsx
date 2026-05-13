--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Vakbekwaamheid</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.1. De professionals in de Forensische Zorg hebben een professionele grondhouding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 4: Bouwsteen 3 Professionele ontwikkeling. Kwaliteit steunt op vakbekwame professionals die hun werk doen in dialoog met mensen met een beperking en hun verwanten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.2. De professional werkt methodisch en volgens (zorg)standaarden.&lt;/p&gt;
@@ -60,51 +60,51 @@
   <si>
     <t>&lt;p&gt;Hoofdstuk 4: Bouwsteen 3 Professionele ontwikkeling -Het is belangrijk dat professionals het vanzelfsprekend vinden dat ze zich kunnen en blijven scholen en ontwikkelen met ondersteuning van werkgevers en beroepsorganisaties. Dat zij mogelijkheden krijgen om opgedane kennis te kunnen toepassen en (leren) werken volgens professionele standaarden, zoals richtlijnen en beroepscodes, in het kader van kwaliteitsverbetering. Dat zij toegerust zijn om hun werk goed te kunnen doen en de ruimte en het vertrouwen krijgen om hun expertise in te zetten en waar mogelijk te delen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>4.1.2. B. De professional handelt in lijn met de voor de sector beschikbare (zorg)standaarden en multidisciplinaire richtlijnen. Wanneer de professional daarvan afwijkt, motiveert hij/zij dit zorgvuldig met behulp van door de sector en/of professie erkende argumenten.</t>
   </si>
   <si>
     <t>4.1.4. De professional houdt zich aan de professionele standaard, die bestaat uit vakinhoudelijke standaarden, beroepsethische normen en veldnormen.</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.4. A. De professional houdt zich aan vakinhoudelijke standaarden, zoals methodieken, gevalideerde instrumenten en richtlijnen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.4. B. De professional houdt zich aan de voor zijn/haar beroep geldende beroepsethische normen, onder andere vastgelegd in de beroepscodes (o.a. NIP, BPSW, V&amp;amp;VN, NVvP) en verfijnd/ aangevuld in jurisprudentie vanuit het tuchtrecht.&lt;/p&gt;</t>
   </si>
   <si>
     <t>4.1.4. C. De professional houdt zich aan de binnen de organisatie geldende gedragscodes en kwaliteitsdocumenten (zoals zorgprogrammering) die in de sector of branche ontwikkeld zijn.</t>
   </si>
   <si>
     <t>4.1.5. De professionals die werkzaam zijn binnen de Forensische Zorg zijn bevoegd en vakbekwaam.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -398,51 +398,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="610.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="685.261" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -500,59 +500,50 @@
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>