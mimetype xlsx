--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>(mede) zeggenschap</t>
   </si>
   <si>
     <t>5.1.5. De Forensische Zorg is expliciet vertegenwoordigd in de medezeggenschapsorganen.</t>
   </si>
   <si>
     <t>Hoofdstuk 6: De rol van de zorgaanbieder 
 - Cliëntenraden, verwantenraden, ondernemingsraden en ervaringsdeskundigen
 spelen een heel belangrijke rol in het verbeteren van de kwaliteit van zorg en ondersteuning. Het is daarom belangrijk dat zorgorganisaties deze raden ondersteunen en met hen op structurele basis in gesprek gaan.</t>
   </si>
   <si>
     <t>5.1.5. A. Iedere organisatie heeft conform de geldende wet- en regelgeving de medezeggenschap geregeld voor medewerkers (Ondernemingsraad), medische en professionele staf (bijvoorbeeld verpleegkundige-agogische adviesraad) en patiënten/cliënten (patiënten/cliëntenraad en voor de LVB-doelgroep aangevuld met een verwantenraad).</t>
   </si>
   <si>
     <t>5.1.5. B. Organisaties die naast Forensische Zorg ook andere typen dienstverlening hebben, dragen zorg voor evenredige vertegenwoordiging van betrokkenen vanuit de Forensische Zorg.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -381,51 +381,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="386.906" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="251.224" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -440,59 +440,50 @@
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>