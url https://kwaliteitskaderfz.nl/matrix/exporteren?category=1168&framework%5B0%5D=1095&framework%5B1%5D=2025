--- v1 (2026-03-21)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Vakbekwaamheid</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.1. De professionals in de Forensische Zorg hebben een professionele grondhouding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 3.9: Professional. De medewerkers. De organisatie zorgt voor de inzet van voldoende deskundige medewerkers voor het verzorgen van de woonzorg aan cli&amp;euml;nten, waarbij:&lt;/p&gt;
@@ -266,51 +266,51 @@
   <si>
     <t>&lt;p&gt;5.1.2. F. De organisatie stimuleert het bespreken en leren van incidenten, calamiteiten en bijzondere voorvallen. Daarnaast doet zij indien nodig melding bij de betreffende toezichthouder en is er nazorg voor professionals beschikbaar die te maken hebben gehad met incidenten, calamiteiten en bijzondere voorvallen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. De organisatie heeft een werkend kwaliteit- en veiligheidsmanagementsysteem.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Kwaliteitsmanagement</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. A. De organisatie heeft een aanpak gericht op het continu kunnen ontwikkelen en borgen van de kwaliteit van dienstverlening. Zaken zoals een plan-do-check-act-cyclus (PDCA), normeren, meten (door bijvoorbeeld audits), herontwerpen en verbeteren, ondersteunen deze aanpak.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Deze transformatie richting passende zorg draait om: 1. Te leveren zorg die op de eerste plaats efectief is en voldoet aan de stand van wetenschap en praktijk. 2. Daarnaast is deze zorg doelmatig en gaat in tijd, plaats en inhoud uit van de behoefe of situatie van de pati&amp;euml;nt/cli&amp;euml;nt. 3. Het toegankelijk houden van zorg. Dit betekent zelfstandig als het kan, in de eigen omgeving als het kan en digitaal als het kan. Fysiek contact blijf waar dit noodzakelijk is voor de pati&amp;euml;nt/cli&amp;euml;nt. Daarbij prevaleren arbeidsbesparende interventies boven arbeidsintensieve interventies. En er wordt ingezet op het versterken van de regie en het eigen netwerk van mensen en het gepast inzeten van interventies uit het welzijnsdomein, door zorg aan te sluiten op de individuele situatie van mensen: wat willen mensen, wat kunnen mensen, wat past bij mensen. Dat leidt tot een partnership tussen welzijnsdomein, zorgaanbieder, zorgprofessional en pati&amp;euml;nt tijdens behandeling en herstel waardoor minder vaak een vraag met een medisch antwoord hoef te worden opgelost.Deze transformatie richting passende zorg draait om: 1. Te leveren zorg die op de eerste plaats efectief is en voldoet aan de stand van wetenschap en praktijk. 2. Daarnaast is deze zorg doelmatig en gaat in tijd, plaats en inhoud uit van de behoefe of situatie van de pati&amp;euml;nt/cli&amp;euml;nt. 3. Het toegankelijk houden van zorg. Dit betekent zelfstandig als het kan, in de eigen omgeving als het kan en digitaal als het kan. Fysiek contact blijf waar dit noodzakelijk is voor de pati&amp;euml;nt/cli&amp;euml;nt. Daarbij prevaleren arbeidsbesparende interventies boven arbeidsintensieve interventies. En er wordt ingezet op het versterken van de regie en het eigen netwerk van mensen en het gepast inzeten van interventies uit het welzijnsdomein, door zorg aan te sluiten op de individuele situatie van mensen: wat willen mensen, wat kunnen mensen, wat past bij mensen. Dat leidt tot een partnership tussen welzijnsdomein, zorgaanbieder, zorgprofessional en pati&amp;euml;nt tijdens behandeling en herstel waardoor minder vaak een vraag met een medisch antwoord hoef te worden opgelost. 5. &amp;lsquo;Groene en klimaatneutrale zorg&amp;rsquo; met laagst mogelijk uitstoot van broeikasgassen en impact op de leefomgeving, geleverd met oog voor spaarzaam en circulair gebruik van grondstofen en materialen;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. B. De organisatie faciliteert het continu leren en gestructureerd ontwikkelen en verbeteren van de praktijk.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 3.12: Professional - Borgen van de randvoorwaarden vanuit de organisatie&lt;br /&gt;- De organisatie heeft de randvoorwaarden op orde die ervoor zorgen dat &lt;br /&gt;professionals herstelondersteunende zorg kunnen leveren, waarbij:&lt;br /&gt;b) er een cultuur en structuur is voor leren en ontwikkelen (bijv. teamrefectie &lt;br /&gt;en audits), er gelegenheid is tot bij- en nascholing en ruimte is voor refectie.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -604,51 +604,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="610.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2795.746" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="621.563" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -1063,59 +1063,50 @@
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48" t="s">
         <v>73</v>
       </c>
       <c r="C48" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49" t="s">
         <v>75</v>
       </c>
       <c r="D49" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>