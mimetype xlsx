--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Vakbekwaamheid</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.1. De professionals in de Forensische Zorg hebben een professionele grondhouding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.2 Zowel de begeleiders met een zorgopleiding als de begeleiders met een andere opleiding, zijn in staat om op professionele wijze zorg en ondersteuning te bieden. Het zijn beide professionals met een houding die zich kenmerkt door: &amp;bull; Professionals dragen verantwoordelijkheid en maken bewuste keuzes. &amp;bull; Professionals blijven zichzelf ontwikkelen en reflecteren op eigen handelen. &amp;bull; Professionals kennen hun positie in het zorgveld; zij zijn zich bewust van hun grenzen en schakelen aanvullend daarop tijdig (externe) deskundigen in en dragen actief bij aan een goede samenwerking tussen betrokken partijen. &amp;bull; Professionals zijn op de hoogte van wetten, regels en beroepsnormen en toetsen hun handelen en keuzes daaraan. &amp;bull; Professionals kennen de kracht van de zorglandbouw en werken vanuit de principes die hieraan ten grondslag liggen.&lt;/p&gt;</t>
@@ -254,51 +254,51 @@
     <t>&lt;p&gt;5.1.2. F. De organisatie stimuleert het bespreken en leren van incidenten, calamiteiten en bijzondere voorvallen. Daarnaast doet zij indien nodig melding bij de betreffende toezichthouder en is er nazorg voor professionals beschikbaar die te maken hebben gehad met incidenten, calamiteiten en bijzondere voorvallen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.3.2. Er is sprake van een veilig werk- en leerklimaat voor alle betrokkenen op de boerderij. Voor iedereen is zichtbaar en herkenbaar dat vragen gesteld mogen worden, feedback welkom is, eventuele onvrede geuit mag worden en dat ongewenste gebeurtenissen en incidenten worden besproken.&lt;/p&gt;
 &lt;p&gt;4.4.2 Reflectie op het thema veiligheid en eventuele incidenten en klachten waar de zorgboerderij het afgelopen jaar mee te maken kreeg.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. De organisatie heeft een werkend kwaliteit- en veiligheidsmanagementsysteem.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Kwaliteitsmanagement</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. A. De organisatie heeft een aanpak gericht op het continu kunnen ontwikkelen en borgen van de kwaliteit van dienstverlening. Zaken zoals een plan-do-check-act-cyclus (PDCA), normeren, meten (door bijvoorbeeld audits), herontwerpen en verbeteren, ondersteunen deze aanpak.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Deze transformatie richting passende zorg draait om: 1. Te leveren zorg die op de eerste plaats efectief is en voldoet aan de stand van wetenschap en praktijk. 2. Daarnaast is deze zorg doelmatig en gaat in tijd, plaats en inhoud uit van de behoefe of situatie van de pati&amp;euml;nt/cli&amp;euml;nt. 3. Het toegankelijk houden van zorg. Dit betekent zelfstandig als het kan, in de eigen omgeving als het kan en digitaal als het kan. Fysiek contact blijf waar dit noodzakelijk is voor de pati&amp;euml;nt/cli&amp;euml;nt. Daarbij prevaleren arbeidsbesparende interventies boven arbeidsintensieve interventies. En er wordt ingezet op het versterken van de regie en het eigen netwerk van mensen en het gepast inzeten van interventies uit het welzijnsdomein, door zorg aan te sluiten op de individuele situatie van mensen: wat willen mensen, wat kunnen mensen, wat past bij mensen. Dat leidt tot een partnership tussen welzijnsdomein, zorgaanbieder, zorgprofessional en pati&amp;euml;nt tijdens behandeling en herstel waardoor minder vaak een vraag met een medisch antwoord hoef te worden opgelost.Deze transformatie richting passende zorg draait om: 1. Te leveren zorg die op de eerste plaats efectief is en voldoet aan de stand van wetenschap en praktijk. 2. Daarnaast is deze zorg doelmatig en gaat in tijd, plaats en inhoud uit van de behoefe of situatie van de pati&amp;euml;nt/cli&amp;euml;nt. 3. Het toegankelijk houden van zorg. Dit betekent zelfstandig als het kan, in de eigen omgeving als het kan en digitaal als het kan. Fysiek contact blijf waar dit noodzakelijk is voor de pati&amp;euml;nt/cli&amp;euml;nt. Daarbij prevaleren arbeidsbesparende interventies boven arbeidsintensieve interventies. En er wordt ingezet op het versterken van de regie en het eigen netwerk van mensen en het gepast inzeten van interventies uit het welzijnsdomein, door zorg aan te sluiten op de individuele situatie van mensen: wat willen mensen, wat kunnen mensen, wat past bij mensen. Dat leidt tot een partnership tussen welzijnsdomein, zorgaanbieder, zorgprofessional en pati&amp;euml;nt tijdens behandeling en herstel waardoor minder vaak een vraag met een medisch antwoord hoef te worden opgelost. 5. &amp;lsquo;Groene en klimaatneutrale zorg&amp;rsquo; met laagst mogelijk uitstoot van broeikasgassen en impact op de leefomgeving, geleverd met oog voor spaarzaam en circulair gebruik van grondstofen en materialen;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. B. De organisatie faciliteert het continu leren en gestructureerd ontwikkelen en verbeteren van de praktijk.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -592,51 +592,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="610.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2795.746" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1027.463" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -1042,59 +1042,50 @@
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48" t="s">
         <v>70</v>
       </c>
       <c r="C48" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>69</v>
       </c>
       <c r="B49" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>