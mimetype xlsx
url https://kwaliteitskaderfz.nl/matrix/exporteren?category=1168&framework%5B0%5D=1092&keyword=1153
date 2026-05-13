--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Veiligheid en zorg</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. A. Professionals voelen zich veilig en ondersteund door hun team en de organisatie waar zij werkzaam voor zijn. Er is aandacht voor intervisie, reflectie en verandering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. C. De veiligheidsprotocollen zijn bekend bij de professionals, worden toegepast en worden open en kritisch besproken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. F. De organisatie stimuleert het bespreken en leren van incidenten, calamiteiten en bijzondere voorvallen. Daarnaast doet zij indien nodig melding bij de betreffende toezichthouder en is er nazorg voor professionals beschikbaar die te maken hebben gehad met incidenten, calamiteiten en bijzondere voorvallen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. De organisatie heeft een werkend kwaliteit- en veiligheidsmanagementsysteem.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -376,51 +376,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="380.907" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
@@ -436,59 +436,50 @@
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>