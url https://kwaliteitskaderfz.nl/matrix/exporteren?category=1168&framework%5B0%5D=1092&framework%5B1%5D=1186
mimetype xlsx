--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Vakbekwaamheid</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.1. De professionals in de Forensische Zorg hebben een professionele grondhouding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;art. 33(art. 2.1.3-2c WMO) Artikel 33. Kwaliteitseisen maatschappelijke ondersteuning 1. Aanbieders zorgen voor een goede kwaliteit van voorzieningen, eisen met betrekking tot de deskundigheid van beroepskrachten daaronder begrepen, door: a. het afstemmen van voorzieningen op de persoonlijke situatie van de cli&amp;euml;nt; c. erop toe te zien dat beroepskrachten tijdens hun werkzaamheden in het kader van het leveren van voorzieningen handelen in overeenstemming met de professionele standaard; d. voor zover van toepassing, erop toe te zien dat de kwaliteit van de voorzieningen en de deskundigheid van beroepskrachten tenminste voldoen aan de voorwaarden om in aanmerking te komen voor de in de toepasselijke sector erkende keurmerken&lt;/p&gt;</t>
   </si>
   <si>
     <t>Professionele verplichtingen</t>
@@ -218,51 +218,51 @@
   <si>
     <t>&lt;p&gt;5.1.1. C. De veiligheidsprotocollen zijn bekend bij de professionals, worden toegepast en worden open en kritisch besproken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. F. De organisatie stimuleert het bespreken en leren van incidenten, calamiteiten en bijzondere voorvallen. Daarnaast doet zij indien nodig melding bij de betreffende toezichthouder en is er nazorg voor professionals beschikbaar die te maken hebben gehad met incidenten, calamiteiten en bijzondere voorvallen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Artikel 34. Meldingsregeling calamiteiten en geweld 1. Het college treft een regeling voor het melden van calamiteiten en geweld bij de verstrekking van een voorziening door een aanbieder en wijst een toezichthoudend ambtenaar aan. 2. Aanbieders melden iedere calamiteit en ieder geweldsincident dat zich heeft voorgedaan bij de verstrekking van een voorziening onverwijld aan de toezichthoudend ambtenaar. 3. De toezichthoudend ambtenaar, bedoeld in artikel 6.1, van de Wet maatschappelijke ondersteuning 2015, doet onderzoek naar de calamiteiten en geweldsincidenten en adviseert het college over het voorkomen van verdere calamiteiten en het bestrijden van geweld.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. De organisatie heeft een werkend kwaliteit- en veiligheidsmanagementsysteem.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Kwaliteitsmanagement</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. A. De organisatie heeft een aanpak gericht op het continu kunnen ontwikkelen en borgen van de kwaliteit van dienstverlening. Zaken zoals een plan-do-check-act-cyclus (PDCA), normeren, meten (door bijvoorbeeld audits), herontwerpen en verbeteren, ondersteunen deze aanpak.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. B. De organisatie faciliteert het continu leren en gestructureerd ontwikkelen en verbeteren van de praktijk.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -556,51 +556,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="610.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="877.643" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -973,59 +973,50 @@
       </c>
       <c r="B46" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>