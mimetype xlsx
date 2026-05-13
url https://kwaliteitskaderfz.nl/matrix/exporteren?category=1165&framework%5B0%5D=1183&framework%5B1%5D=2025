--- v1 (2026-03-21)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Kwaliteitskader Woonzorg in de langdurige GGZ</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. De pati&amp;euml;nt/cli&amp;euml;nt ontvangt een behandelplan/begeleidingsplan op maat. Het behandelplan/begeleidingsplan is onderdeel van de behandelcyclus.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.2 Op de zorgboerderij is er voor iedere deelnemer een persoonlijk ondersteuningsplan. Uit dit plan blijkt dat het samen met de deelnemer, en indien van toepassing ook andere betrokkenen, gemaakt is. In het plan zie je terug op welke manier de kernwaarden tot uiting komen in de manier van werken aan de persoonlijke doelen. Met iedere deelnemer is er een afspraak over de termijn waarbinnen het plan ge&amp;euml;valueerd wordt, waarbij een minimum geldt van &amp;eacute;&amp;eacute;n evaluatie per jaar. Daarnaast zijn er duidelijke afspraken over de bereikbaarheid en de manier waarop de deelnemer en/of andere betrokkenen tussentijds kunnen praten over de zorg, de doelen en de voortgang.&lt;/p&gt;</t>
@@ -242,51 +242,51 @@
     <t>&lt;p&gt;Pijler 2: Naasten - 6) De organisatie handelt binnen de kaders van de privacywetgeving, waarbij;&lt;br /&gt;a) als de cli&amp;euml;nt geen naasten wil betrekken: de organisatie zich inspant om samen met de cli&amp;euml;nt blijvend te onderzoeken wat de meerwaarde is van het betrekken van naasten bij de woonzorg.&lt;/p&gt;
 &lt;p&gt;Pijler 3.12: Professional - Borgen van de randvoorwaarden vanuit de organisatie&lt;br /&gt;- De organisatie heeft de randvoorwaarden op orde die ervoor zorgen dat professionals herstelondersteunende zorg kunnen leveren, waarbij:&lt;br /&gt;a) alle medewerkers van de organisatie zijn doordrongen van de herstelgedachte, en de herstelgedachte de cultuur domineert binnen de organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. B. Naasten, en/of ander persoonlijk netwerk, van de pati&amp;euml;nt/cli&amp;euml;nt krijgen (tenzij er geen toestemming is van de pati&amp;euml;nt/cli&amp;euml;nt) uitleg over: i) De problematiek. ii) De behandeling/begeleiding. iii) De afspraken omtrent bezoek.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. D. Gezien het grote belang van de invloed van het netwerk, wordt de pati&amp;euml;nt/cli&amp;euml;nt actief gemotiveerd om toestemming te geven zijn naasten te betrekken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pijler 2.2: Naasten - 6) De organisatie handelt binnen de kaders van de privacywetgeving, waarbij;&lt;br /&gt;a) als de cli&amp;euml;nt geen naasten wil betrekken: de organisatie zich inspant om samen met de cli&amp;euml;nt blijvend te onderzoeken wat de meerwaarde is van het betrekken van naasten bij de woonzorg.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. C. De organisatie organiseert een &amp;ldquo;warme&amp;rdquo; overdracht. Indien mogelijk vindt kennismaking met de vervolgorganisatie plaats binnen de overdragende organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Externe communicatie en samenwerking</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. A. In het geval van stapelzorg wordt door betrokken partijen de co&amp;ouml;rdinerende rol afgesproken en professionals zorgen voor regelmatige afstemming van het behandel- en begeleidingsplan, waarbij men een gezamenlijk signaleringsplan opstelt.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -580,51 +580,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="745.532" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="813.944" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -1017,59 +1017,50 @@
       </c>
       <c r="D42" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>