--- v1 (2026-02-04)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Toetsingskader WMO</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. De pati&amp;euml;nt/cli&amp;euml;nt ontvangt een behandelplan/begeleidingsplan op maat. Het behandelplan/begeleidingsplan is onderdeel van de behandelcyclus.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.2 Op de zorgboerderij is er voor iedere deelnemer een persoonlijk ondersteuningsplan. Uit dit plan blijkt dat het samen met de deelnemer, en indien van toepassing ook andere betrokkenen, gemaakt is. In het plan zie je terug op welke manier de kernwaarden tot uiting komen in de manier van werken aan de persoonlijke doelen. Met iedere deelnemer is er een afspraak over de termijn waarbinnen het plan ge&amp;euml;valueerd wordt, waarbij een minimum geldt van &amp;eacute;&amp;eacute;n evaluatie per jaar. Daarnaast zijn er duidelijke afspraken over de bereikbaarheid en de manier waarop de deelnemer en/of andere betrokkenen tussentijds kunnen praten over de zorg, de doelen en de voortgang.&lt;/p&gt;</t>
@@ -231,51 +231,51 @@
   <si>
     <t>&lt;p&gt;3.1.5. B. Naasten, en/of ander persoonlijk netwerk, van de pati&amp;euml;nt/cli&amp;euml;nt krijgen (tenzij er geen toestemming is van de pati&amp;euml;nt/cli&amp;euml;nt) uitleg over: i) De problematiek. ii) De behandeling/begeleiding. iii) De afspraken omtrent bezoek.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. D. Gezien het grote belang van de invloed van het netwerk, wordt de pati&amp;euml;nt/cli&amp;euml;nt actief gemotiveerd om toestemming te geven zijn naasten te betrekken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3. De voorziening is afgestemd op de re&amp;euml;le behoefte van de cli&amp;euml;nt en andere vormen van zorg of hulp (art. 3.1, tweede lid sub b, Wmo)&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. C. De organisatie organiseert een &amp;ldquo;warme&amp;rdquo; overdracht. Indien mogelijk vindt kennismaking met de vervolgorganisatie plaats binnen de overdragende organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Externe communicatie en samenwerking</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. A. In het geval van stapelzorg wordt door betrokken partijen de co&amp;ouml;rdinerende rol afgesproken en professionals zorgen voor regelmatige afstemming van het behandel- en begeleidingsplan, waarbij men een gezamenlijk signaleringsplan opstelt.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.2 In geval van meervoudige, complexe problematiek is &amp;eacute;&amp;eacute;n regisseur of co&amp;ouml;rdinator aangewezen die de nodige samenhang en continu&amp;iuml;teit bewaakt.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -569,51 +569,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="745.532" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="813.944" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="292.5" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -1007,59 +1007,50 @@
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46" t="s">
         <v>69</v>
       </c>
       <c r="D46" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>