--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Rapportage</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. Rapportage en dossiervoering worden uitgevoerd conform de professionele standaard.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Handreiking ondersteuningsplannen: hoofdstuk 3 (Wat is het ondersteuningsplan?), paragraaf 3.3 (Verschil ondersteuningsplan en behandelplan) Het dossier is de verzameling van alle informatie die noodzakelijk is voor goede zorg en ondersteuning, inclusief alle informatie voor professionele verantwoording. Het dossier omvat dus klinische en administratieve basisinformatie, behandel- en werkplannen en het ondersteuningsplan. Zie ook Hoofdstuk 12 Wet- regelgeving, paragraaf 12.1. Rechten van de cli&amp;euml;nt en plichten van de zorgverlener, kop 12.1.a (Dossierplicht en de inhoud van het cli&amp;euml;ntdossier), pagina 63-64&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. B. De behandelaren/begeleiders rapporteren in het dossier van de pati&amp;euml;nt/cli&amp;euml;nt op de gestelde doelen in het behandelplan/begeleidingsplan.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Handreiking ondersteuningsplannen: hoofdstuk 5 (Het ondersteuningsplan in het ondersteuningsproces), paragraaf 4 (Rapporteren en evalueren): Om de voortgang van het ondersteuningsplan te monitoren, rapporteren betrokkenen over de gemaakte doelen en afspraken. Organisaties kunnen de rapportages naar eigen inzicht vormgeven. Wel is het zo dat de rapportages voor alle betrokkenen begrijpelijk en toegankelijk moeten zijn omdat de rapportages de bron zijn voor evaluatie. Bij het maken van de afspraken is het zinvol om per doel of afspraak vast te leggen hoe gerapporteerd wordt; waar moet de rapporteur op letten, wat moet zeker in de rapportage terugkomen?&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -379,51 +379,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="785.523" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -433,59 +433,50 @@
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>