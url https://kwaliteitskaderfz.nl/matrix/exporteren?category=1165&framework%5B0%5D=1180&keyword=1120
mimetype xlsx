--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Inbreng cliënt</t>
   </si>
   <si>
     <t>3.1.4. D. De patiënt/cliënt wordt zo veel mogelijk betrokken bij het opstellen van periodieke (voortgangs-) rapportages over de behandeling/begeleiding.</t>
   </si>
   <si>
     <t>Handreiking ondersteuningsplannen: zit verweven in de hele handreiking. Onder andere hoofdstuk 3 (Wat is het ondersteuningsplan?), paragraaf 3.2 (De totstandkoming van een ondersteuningsplan):
 Het ondersteuningsplan komt tot stand vanuit dialoog met mensen met een beperking, verwanten, vertegenwoordigers, sociaal netwerk en professionals. De wensen en de behoeften van mensen met een beperking (en eventueel hun verwanten, vertegenwoordiger en sociaal netwerk) vormen hiervoor de basis. Dat maakt een plan persoonlijk en daarmee wordt de eigen invloed van mensen met een beperking op de zorg en ondersteuning vergroot.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -374,102 +374,93 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="504.877" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>