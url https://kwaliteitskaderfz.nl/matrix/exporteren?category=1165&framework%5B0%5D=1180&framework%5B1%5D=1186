--- v1 (2026-02-04)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. De pati&amp;euml;nt/cli&amp;euml;nt ontvangt een behandelplan/begeleidingsplan op maat. Het behandelplan/begeleidingsplan is onderdeel van de behandelcyclus.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;KKGHZ, Hoofdstuk 2: bouwsteen 1 (Het zorgproces rond de individuele persoon): De afspraken die in samenspraak worden gemaakt over zorg, ondersteuning, doelen en ontwikkelmogelijkheden, komen in een ondersteuningsplan (ook wel zorgplan genoemd) te staan. De zorgaanbieder zorgt ervoor dat het plan continu aandacht heeft &amp;eacute;n regelmatig door professionals besproken wordt met mensen met een beperking en hun verwanten.&lt;/p&gt;</t>
@@ -240,51 +240,51 @@
   <si>
     <t>&lt;p&gt;Hoofdstuk 2: bouwsteen 1 Het zorgproces rond de individuele persoon - Om te weten wat iemands ondersteuningsbehoeften, wensen en voorkeuren zijn, is de dialoog tussen mensen met een beperking, hun verwanten en sociaal netwerk, en professionals het uitgangspunt.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. A. De behandeling/begeleiding is erop gericht om samen met de pati&amp;euml;nt/cli&amp;euml;nt zijn/haar omgeving zo in te richten dat hij/zij zich staande kan houden in de maatschappij. Het kan gaan om het betrekken van een bestaand (prosociaal) netwerk, het cre&amp;euml;ren van een nieuw netwerk en leren om weerbaarder te worden tegen eventuele negatieve invloeden. Er wordt gestreefd naar het hoogst haalbare in het betrekken van naasten met respect voor de wensen van de pati&amp;euml;nt/cli&amp;euml;nt en de naasten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. B. Naasten, en/of ander persoonlijk netwerk, van de pati&amp;euml;nt/cli&amp;euml;nt krijgen (tenzij er geen toestemming is van de pati&amp;euml;nt/cli&amp;euml;nt) uitleg over: i) De problematiek. ii) De behandeling/begeleiding. iii) De afspraken omtrent bezoek.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. D. Gezien het grote belang van de invloed van het netwerk, wordt de pati&amp;euml;nt/cli&amp;euml;nt actief gemotiveerd om toestemming te geven zijn naasten te betrekken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. C. De organisatie organiseert een &amp;ldquo;warme&amp;rdquo; overdracht. Indien mogelijk vindt kennismaking met de vervolgorganisatie plaats binnen de overdragende organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Externe communicatie en samenwerking</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. A. In het geval van stapelzorg wordt door betrokken partijen de co&amp;ouml;rdinerende rol afgesproken en professionals zorgen voor regelmatige afstemming van het behandel- en begeleidingsplan, waarbij men een gezamenlijk signaleringsplan opstelt.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -578,51 +578,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="745.532" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1237.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -1016,59 +1016,50 @@
       </c>
       <c r="B44" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>