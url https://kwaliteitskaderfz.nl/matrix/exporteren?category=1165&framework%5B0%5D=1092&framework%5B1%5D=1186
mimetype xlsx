--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. De pati&amp;euml;nt/cli&amp;euml;nt ontvangt een behandelplan/begeleidingsplan op maat. Het behandelplan/begeleidingsplan is onderdeel van de behandelcyclus.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. A. Het behandelplan/begeleidingsplan wordt multidisciplinair en zoveel mogelijk in samenspraak met de pati&amp;euml;nt/cli&amp;euml;nt en waar mogelijk reclassering opgesteld, ge&amp;euml;valueerd en bijgesteld. Het behandelplan/ begeleidingsplan is een dynamisch document dat wordt bijgesteld wanneer dat nodig is. Minimaal halfjaarlijks wordt het plan volledig ge&amp;euml;valueerd en waar nodig bijgesteld. Dit gebeurt vaker wanneer de situatie daarom vraagt. Indien de vervolgorganisatie al in beeld is sluit deze aan bij deze besprekingen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.1.3. B. Met het opstellen van het behandelplan/begeleidingsplan wordt zo snel mogelijk gestart na het eerste contact met de patiënt/cliënt. Een eerste definitieve versie van het behandelplan/ begeleidingsplan wordt afgerond na de observatieperiode/kennismakingsperiode en is bij voorkeur binnen zes weken en uiterlijk binnen drie maanden na intake gereed. Wanneer nog niet alle informatie compleet is, is in het plan opgenomen hoe hiertoe te komen en wordt aanvullende informatie op een later moment aan het dynamische document toegevoegd.</t>
@@ -189,51 +189,51 @@
   <si>
     <t>&lt;p&gt;3.1.5. Het netwerk van de pati&amp;euml;nt/cli&amp;euml;nt wordt actief betrokken tijdens de behandeling en/of begeleiding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. A. De behandeling/begeleiding is erop gericht om samen met de pati&amp;euml;nt/cli&amp;euml;nt zijn/haar omgeving zo in te richten dat hij/zij zich staande kan houden in de maatschappij. Het kan gaan om het betrekken van een bestaand (prosociaal) netwerk, het cre&amp;euml;ren van een nieuw netwerk en leren om weerbaarder te worden tegen eventuele negatieve invloeden. Er wordt gestreefd naar het hoogst haalbare in het betrekken van naasten met respect voor de wensen van de pati&amp;euml;nt/cli&amp;euml;nt en de naasten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. B. Naasten, en/of ander persoonlijk netwerk, van de pati&amp;euml;nt/cli&amp;euml;nt krijgen (tenzij er geen toestemming is van de pati&amp;euml;nt/cli&amp;euml;nt) uitleg over: i) De problematiek. ii) De behandeling/begeleiding. iii) De afspraken omtrent bezoek.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. D. Gezien het grote belang van de invloed van het netwerk, wordt de pati&amp;euml;nt/cli&amp;euml;nt actief gemotiveerd om toestemming te geven zijn naasten te betrekken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. C. De organisatie organiseert een &amp;ldquo;warme&amp;rdquo; overdracht. Indien mogelijk vindt kennismaking met de vervolgorganisatie plaats binnen de overdragende organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Externe communicatie en samenwerking</t>
   </si>
   <si>
     <t>&lt;p&gt;6.1.1. A. In het geval van stapelzorg wordt door betrokken partijen de co&amp;ouml;rdinerende rol afgesproken en professionals zorgen voor regelmatige afstemming van het behandel- en begeleidingsplan, waarbij men een gezamenlijk signaleringsplan opstelt.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -527,51 +527,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="745.532" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -903,59 +903,50 @@
       </c>
       <c r="B42" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>