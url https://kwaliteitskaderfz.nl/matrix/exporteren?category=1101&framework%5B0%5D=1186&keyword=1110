--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>(mede) zeggenschap</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. D. De organisatie is een lerende organisatie, waarin ervaringen van pati&amp;euml;nten/cli&amp;euml;nten/naasten en professionals worden meegenomen in de analyse en het verbeteren van de uitvoering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;jaarlijkse cli&amp;euml;ntervaringsonderzoek is verplicht op grond van artikel 2.5.1, eerste lid, van de Wmo 2015.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. E. Resultaten van de tevredenheids- en/of ervaringsmetingen zijn vindbaar voor pati&amp;euml;nten/ cli&amp;euml;nten (en hun naasten) (bijvoorbeeld door publicatie in kwaliteitsverslag en/of op website) en worden met de betreffende professionals besproken (zowel uitkomsten van tevredenheidsen/ of ervaringsonderzoeken onder pati&amp;euml;nten/cli&amp;euml;nten/naasten als tevredenheids- en ervaringsonderzoeken onder professionals).&lt;/p&gt;</t>
   </si>
   <si>
     <t>Artikel 39. Klachtregeling en 
 medezeggenschap bij aanbieders van maatschappelijke ondersteuning
 1. Aanbieders stellen een regeling vast voor de afhandeling van klachten van cliënten en voor de medezeggenschap van cliënten over voorgenomen besluiten van de aanbieder welke voor de gebruikers van belang zijn, ten aanzien van [alle voorzieningen OF de volgende voorzieningen
 2. Onverminderd andere handhavingsbevoegdheden ziet het college toe op de naleving van de klachtregelingen en medezeggenschapsregelingen van aanbieders door periodieke overleggen met de aanbieders en een jaarlijks cliëntervaringsonderzoek.</t>
   </si>
   <si>
     <t>5.1.5. De Forensische Zorg is expliciet vertegenwoordigd in de medezeggenschapsorganen.</t>
   </si>
   <si>
     <t>5.1.5. A. Iedere organisatie heeft conform de geldende wet- en regelgeving de medezeggenschap geregeld voor medewerkers (Ondernemingsraad), medische en professionele staf (bijvoorbeeld verpleegkundige-agogische adviesraad) en patiënten/cliënten (patiënten/cliëntenraad en voor de LVB-doelgroep aangevuld met een verwantenraad).</t>
   </si>
   <si>
     <t>5.1.5. B. Organisaties die naast Forensische Zorg ook andere typen dienstverlening hebben, dragen zorg voor evenredige vertegenwoordiging36 van betrokkenen vanuit de Forensische Zorg.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -391,51 +391,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="510.732" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="326.635" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -474,59 +474,50 @@
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>