--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. De pati&amp;euml;nt/cli&amp;euml;nt ontvangt een behandelplan/begeleidingsplan op maat. Het behandelplan/begeleidingsplan is onderdeel van de behandelcyclus.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.2 Op de zorgboerderij is er voor iedere deelnemer een persoonlijk ondersteuningsplan. Uit dit plan blijkt dat het samen met de deelnemer, en indien van toepassing ook andere betrokkenen, gemaakt is. In het plan zie je terug op welke manier de kernwaarden tot uiting komen in de manier van werken aan de persoonlijke doelen. Met iedere deelnemer is er een afspraak over de termijn waarbinnen het plan ge&amp;euml;valueerd wordt, waarbij een minimum geldt van &amp;eacute;&amp;eacute;n evaluatie per jaar. Daarnaast zijn er duidelijke afspraken over de bereikbaarheid en de manier waarop de deelnemer en/of andere betrokkenen tussentijds kunnen praten over de zorg, de doelen en de voortgang.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. A. Het behandelplan/begeleidingsplan wordt multidisciplinair en zoveel mogelijk in samenspraak met de pati&amp;euml;nt/cli&amp;euml;nt en waar mogelijk reclassering opgesteld, ge&amp;euml;valueerd en bijgesteld. Het behandelplan/ begeleidingsplan is een dynamisch document dat wordt bijgesteld wanneer dat nodig is. Minimaal halfjaarlijks wordt het plan volledig ge&amp;euml;valueerd en waar nodig bijgesteld. Dit gebeurt vaker wanneer de situatie daarom vraagt. Indien de vervolgorganisatie al in beeld is sluit deze aan bij deze besprekingen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. E. Professionals sluiten in het behandelplan/begeleidingsplan aan bij de belevingswereld binnen de sociale context en vaardigheden van de pati&amp;euml;nt/cli&amp;euml;nt. Van belang is dat de pati&amp;euml;nt/cli&amp;euml;nt zo veel mogelijk ge&amp;iuml;nformeerd is over waar hij/zij aan toe is, ook als het plan nog opgesteld wordt of nog niet volledig is. De betrokken professionals en de pati&amp;euml;nt/cli&amp;euml;nt spreken af welke professional het eerste aanspreekpunt is voor de pati&amp;euml;nt/cli&amp;euml;nt en wie de pati&amp;euml;nt/cli&amp;euml;nt dus ook informeert.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -379,51 +379,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="658.125" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="813.944" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -444,59 +444,50 @@
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>